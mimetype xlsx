--- v0 (2026-04-12)
+++ v1 (2026-05-28)
@@ -189,102 +189,102 @@
   <si>
     <t>Projeto de Decreto Legislativo nº 14 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de “Insígnia 12 de Maio” a senhora Geisa Elaine Borges Maldonado de Camargos e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 15 de 2026</t>
   </si>
   <si>
     <t>CRISTINA DO ADITO</t>
   </si>
   <si>
     <t>Dispõe sobre outorga de “Título de Cidadão Indiaporãense” ao senhor João Roberto Carlos e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 16 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de “Insígnia 12 de Maio” ao senhor Odair Alves de Brito e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 17 de 2026</t>
   </si>
   <si>
-    <t>ELEN DO HOSPITAL</t>
+    <t>ELEN CHRISTINA</t>
   </si>
   <si>
     <t>Dispõe sobre outorga de “Título de Cidadã Indiaporãense” a senhora Jucilene Ribeiro de Queiroz e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 18 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de “Insígnia 12 de Maio” a senhora Tatiane Barreto dos Santos Borges Françoso e dá outras providências.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Indicação nº 41 de 2026</t>
   </si>
   <si>
     <t>Solicito colocar um poste de iluminação pública na Rua Miguel Batista da Silva, em Frente ao Bés Bar.</t>
   </si>
   <si>
     <t>Indicação nº 42 de 2026</t>
   </si>
   <si>
     <t>Solicito CRIAR O FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL.</t>
   </si>
   <si>
     <t>Indicação nº 43 de 2026</t>
   </si>
   <si>
     <t>Solicito PROVIDENCIAR O CASCALHAMENTO OU APLICAÇÃO DE PEDRA BRITA EM TODAS AS RUAS DO CONDOMÍNIO VALE DO FORMOSO, BEM COMO A CONSTRUÇÃO DE GUIAS E SARJETAS.</t>
   </si>
   <si>
     <t>Indicação nº 44 de 2026</t>
   </si>
   <si>
     <t>Solicito PROVIDENCIAR A INSTALAÇÃO DE REDE DE ILUMINAÇÃO PÚBLICA NAS RUAS QUE NÃO POSSUEM POSTES NO CONDOMÍNIO VALE DO FORMOSO.</t>
   </si>
   <si>
     <t>Indicação nº 45 de 2026</t>
   </si>
   <si>
-    <t>CRISTINA DO ADITO,ALAERTE DA DELEGACIA,ELEN DO HOSPITAL,INÁCIO PROFESSOR,MANEZINHO DA JOANA,MARILÚ,SILMAR RIBAS,VARDO,WILLIAN BRITO</t>
+    <t>CRISTINA DO ADITO,ALAERTE DA DELEGACIA,ELEN CHRISTINA,INÁCIO PROFESSOR,MANEZINHO DA JOANA,MARILÚ,SILMAR RIBAS,VARDO,WILLIAN BRITO</t>
   </si>
   <si>
     <t>Solicitamos que promova a implementação de um programa de distribuição gratuita de Tirzepatida na rede SUS, focado em pacientes com obesidade severa.</t>
   </si>
   <si>
     <t>Indicação nº 46 de 2026</t>
   </si>
   <si>
-    <t>ELEN DO HOSPITAL,ALAERTE DA DELEGACIA,CRISTINA DO ADITO,INÁCIO PROFESSOR,MANEZINHO DA JOANA,MARILÚ,SILMAR RIBAS,VARDO,WILLIAN BRITO</t>
+    <t>ELEN CHRISTINA,ALAERTE DA DELEGACIA,CRISTINA DO ADITO,INÁCIO PROFESSOR,MANEZINHO DA JOANA,MARILÚ,SILMAR RIBAS,VARDO,WILLIAN BRITO</t>
   </si>
   <si>
     <t>Solicitamos providenciar a criação do “Projeto Férias em Movimento”, nos meses de julho e janeiro, visando o acolhimento de crianças em período de férias escolares, cujos pais trabalham e necessitam de local seguro, e a prevenção de riscos sociais.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -588,51 +588,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="39.85546875" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="136.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="133.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">