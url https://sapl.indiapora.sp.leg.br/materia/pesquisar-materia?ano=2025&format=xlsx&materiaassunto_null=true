--- v0 (2026-01-13)
+++ v1 (2026-04-17)
@@ -10,341 +10,341 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2352" uniqueCount="864">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2352" uniqueCount="865">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>ALAERTE DA DELEGACIA</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2890/emenda_impositiva_01.2025_alaerte.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2890/emenda_impositiva_01.2025_alaerte.pdf</t>
   </si>
   <si>
     <t>Emenda individual do vereador ALAERTE FÉLIX DA SILVA no valor de R$ 32.761,07 para Custeio do Contrato de Gestão nº 001/2025. Em conformidade com o Art. 138-B da Lei Orgânica Municipal, anexa ao Orçamento Impositivo do Projeto de Lei nº 48/2025, percentual DESTINADO A AÇÕES E SERVIÇOS PÚBLICOS DE SAÚDE.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CRISTINA DO ADITO</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2891/emenda_impositiva_02.2025_cristina_aydar.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2891/emenda_impositiva_02.2025_cristina_aydar.pdf</t>
   </si>
   <si>
     <t>Emenda individual da vereadora CRISTINA AYDAR ARANTES no valor de R$ 32.761,07 para Custeio do Contrato de Gestão nº 001/2025. Em conformidade com o Art. 138-B da Lei Orgânica Municipal, anexa ao Orçamento Impositivo do Projeto de Lei nº 48/2025, percentual DESTINADO A AÇÕES E SERVIÇOS PÚBLICOS DE SAÚDE.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ELEN DO HOSPITAL</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2892/emenda_impositiva_03.2025_elen_christina.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2892/emenda_impositiva_03.2025_elen_christina.pdf</t>
   </si>
   <si>
     <t>Emenda individual da vereadora ELEN CHRISTINA DA SILVA no valor de R$ 32.761,07 para Custeio do Contrato de Gestão nº 001/2025. Em conformidade com o Art. 138-B da Lei Orgânica Municipal, anexa ao Orçamento Impositivo do Projeto de Lei nº 48/2025, percentual DESTINADO A AÇÕES E SERVIÇOS PÚBLICOS DE SAÚDE.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2893/emenda_impositiva_04.2025_inacio_jose.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2893/emenda_impositiva_04.2025_inacio_jose.pdf</t>
   </si>
   <si>
     <t>Emenda individual do vereador INÁCIO JOSÉ DOS SANTOS FILHO no valor de R$ 32.761,07 para Custeio do Contrato de Gestão nº 001/2025. Em conformidade com o Art. 138-B da Lei Orgânica Municipal, anexa ao Orçamento Impositivo do Projeto de Lei nº 48/2025, percentual DESTINADO A AÇÕES E SERVIÇOS PÚBLICOS DE SAÚDE.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>MANEZINHO DA JOANA</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2894/emenda_impositiva_05.2025_manoel_feliciano.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2894/emenda_impositiva_05.2025_manoel_feliciano.pdf</t>
   </si>
   <si>
     <t>Emenda individual do vereador MANOEL FELICIANO RODRIGUES NETO no valor de R$ 32.761,07 para Custeio do Contrato de Gestão nº 001/2025. Em conformidade com o Art. 138-B da Lei Orgânica Municipal, anexa ao Orçamento Impositivo do Projeto de Lei nº 48/2025, percentual destinado a AÇÕES E SERVIÇOS PÚBLICOS DE SAÚDE.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>SILMAR RIBAS</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2895/emenda_impositiva_06.2025_silmar.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2895/emenda_impositiva_06.2025_silmar.pdf</t>
   </si>
   <si>
     <t>Emenda individual do vereador SILMAR RIBAS DE SOUZA no valor de R$ 32.761,07 para Custeio do Contrato de Gestão nº 001/2025. Em conformidade com o Art. 138-B da Lei Orgânica Municipal, anexa ao Orçamento Impositivo do Projeto de Lei nº 48/2025, percentual destinado a AÇÕES E SERVIÇOS PÚBLICOS DE SAÚDE.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>VARDO</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2896/emenda_impositiva_07.2025_valdevino.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2896/emenda_impositiva_07.2025_valdevino.pdf</t>
   </si>
   <si>
     <t>Emenda individual do vereador VALDEVINO DE CARVALHO no valor de R$ 32.761,07 para Custeio do Contrato de Gestão nº 001/2025. Em conformidade com o Art. 138-B da Lei Orgânica Municipal, anexa ao Orçamento Impositivo do Projeto de Lei nº 48/2025, percentual destinado a AÇÕES E SERVIÇOS PÚBLICOS DE SAÚDE.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>WILLIAN BRITO</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2897/emenda_impositiva_08.2025_willian.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2897/emenda_impositiva_08.2025_willian.pdf</t>
   </si>
   <si>
     <t>Emenda individual do vereador WILLIAN DE SOUZA BRITO no valor de R$ 32.761,07 para Custeio do Contrato de Gestão nº 001/2025. Em conformidade com o Art. 138-B da Lei Orgânica Municipal, anexa ao Orçamento Impositivo do Projeto de Lei nº 48/2025, percentual destinado a AÇÕES E SERVIÇOS PÚBLICOS DE SAÚDE.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>MARILÚ</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2898/emenda_impositiva_09.2025_marilu.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2898/emenda_impositiva_09.2025_marilu.pdf</t>
   </si>
   <si>
     <t>Emenda individual da vereadora MARILÚ CARVALHO TIAGO no valor de R$ 32.761,07 para aquisição de móveis hospitalares, cadeiras reclináveis, para serem utilizados no atendimento da população no Hospital Municipal Dr. Jair Sponquiado. Em conformidade com o Art. 138-B da Lei Orgânica Municipal, anexa ao Orçamento Impositivo do Projeto de Lei nº 48/2025, percentual destinado a AÇÕES E SERVIÇOS PÚBLICOS DE SAÚDE.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2900/emenda_impositiva_10.2025_alaerte.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2900/emenda_impositiva_10.2025_alaerte.pdf</t>
   </si>
   <si>
     <t>Emenda individual do vereador ALAERTE FÉLIX DA SILVA no valor de R$ 32.761,07 para Construção de Parque Municipal completo com infraestrutura, em conformidade com o Art. 138-B da Lei Orgânica Municipal, anexa ao Orçamento Impositivo do Projeto de Lei nº 48/2025, percentual LIVRE DESTINAÇÃO.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2901/emenda_impositiva_11.2025_cristina_aydar.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2901/emenda_impositiva_11.2025_cristina_aydar.pdf</t>
   </si>
   <si>
     <t>Emenda individual da vereadora CRISTINA AYDAR ARANTES no valor de R$ 32.761,07 para Construção de Parque Municipal completo com infraestrutura, em conformidade com o Art. 138-B da Lei Orgânica Municipal, anexa ao Orçamento Impositivo do Projeto de Lei nº 48/2025, percentual LIVRE DESTINAÇÃO.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>INÁCIO PROFESSOR</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2902/emenda_impositiva_12.2025_inacio_jose.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2902/emenda_impositiva_12.2025_inacio_jose.pdf</t>
   </si>
   <si>
     <t>Emenda individual do vereador INÁCIO JOSÉ DOS SANTOS FILHO no valor de R$ 32.761,07 para Construção de Parque Municipal completo com infraestrutura, em conformidade com o Art. 138-B da Lei Orgânica Municipal, anexa ao Orçamento Impositivo do Projeto de Lei nº 48/2025, percentual LIVRE DESTINAÇÃO.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2903/emenda_impositiva_13.2025_silmar.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2903/emenda_impositiva_13.2025_silmar.pdf</t>
   </si>
   <si>
     <t>Emenda individual do vereador SILMAR RIBAS DE SOUZA no valor de R$ 32.761,07 para Construção de Parque Municipal completo com infraestrutura, em conformidade com o Art. 138-B da Lei Orgânica Municipal, anexa ao Orçamento Impositivo do Projeto de Lei nº 48/2025, percentual LIVRE DESTINAÇÃO.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2904/emenda_impositiva_14.2025_valdevino.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2904/emenda_impositiva_14.2025_valdevino.pdf</t>
   </si>
   <si>
     <t>Emenda individual do vereador VALDEVINO DE CARVALHO no valor de R$ 32.761,07 para Construção de Parque Municipal completo com infraestrutura, em conformidade com o Art. 138-B da Lei Orgânica Municipal, anexa ao Orçamento Impositivo do Projeto de Lei nº 48/2025, percentual LIVRE DESTINAÇÃO.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2905/emenda_impositiva_15.2025_willian.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2905/emenda_impositiva_15.2025_willian.pdf</t>
   </si>
   <si>
     <t>Emenda individual do vereador WILLIAN DE SOUZA BRITO no valor de R$ 32.761,07 para Construção de Parque Municipal completo com infraestrutura, em conformidade com o Art. 138-B da Lei Orgânica Municipal, anexa ao Orçamento Impositivo do Projeto de Lei nº 48/2025, percentual LIVRE DESTINAÇÃO.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2906/emenda_impositiva_16.2025_elen_christina.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2906/emenda_impositiva_16.2025_elen_christina.pdf</t>
   </si>
   <si>
     <t>Emenda individual da vereadora ELEN CHRISTINA DA SILVA no valor de R$ 32.761,07 para Construção de um parque infantil na Praça Luiz Antonio do Amorim, em conformidade com o Art. 138-B da Lei Orgânica Municipal, anexa ao Orçamento Impositivo do Projeto de Lei nº 48/2025, percentual LIVRE DESTINAÇÃO.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2907/emenda_impositiva_17.2025_manoel_feliciano.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2907/emenda_impositiva_17.2025_manoel_feliciano.pdf</t>
   </si>
   <si>
     <t>Emenda individual do vereador MANOEL FELICIANO RODRIGUES NETO no valor de R$ 32.761,07 para Construção de um parque infantil na Praça Luiz Antonio do Amorim, em conformidade com o Art. 138-B da Lei Orgânica Municipal, anexa ao Orçamento Impositivo do Projeto de Lei nº 48/2025, percentual LIVRE DESTINAÇÃO.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2909/emenda_impositiva_18.2025_marilu.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2909/emenda_impositiva_18.2025_marilu.pdf</t>
   </si>
   <si>
     <t>Emenda individual da vereadora MARILÚ CARVALHO TIAGO no valor de R$ 32.761,07 para Construção de um parque infantil na Praça Luiz Antonio do Amorim, em conformidade com o Art. 138-B da Lei Orgânica Municipal, anexa ao Orçamento Impositivo do Projeto de Lei nº 48/2025, percentual LIVRE DESTINAÇÃO.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>WILLIAN BRITO, ALAERTE DA DELEGACIA, CRISTINA DO ADITO, ELEN DO HOSPITAL, INÁCIO PROFESSOR, MANEZINHO DA JOANA, MARILÚ, SILMAR RIBAS, VARDO</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita providenciar a doação de uniformes para todos os servidores públicos municipais.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>Solicita providenciar a construção de um refeitório no Almoxarifado Municipal Humberto Luiz Pagioro.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>Solicita encaminhar Projeto de Lei Complementar para revogar as alterações de dispositivos referentes a licença prêmio por assiduidade previstos na Lei Complementar Nº 049, de 21 de dezembro de 2017.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>Solicita construir um barracão para abrigar os maquinários agrícolas no Almoxarifado Municipal Humberto Luiz Pagioro.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
@@ -1545,114 +1545,114 @@
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Solicita providenciar a manutenção no telhado do pátio da Emei Ilta Aparecida de Castro</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>CRISTINA DO ADITO, ALAERTE DA DELEGACIA, ELEN DO HOSPITAL, INÁCIO PROFESSOR, MANEZINHO DA JOANA, MARILÚ, SILMAR RIBAS, VARDO, WILLIAN BRITO</t>
   </si>
   <si>
     <t>Solicita que o poder público municipal continue prestando apoio à tradicional empresa de  Indiaporã, responsável pela Farinha Mineirinha, disponibilizando, sem ônus ao erário, o caminhão municipal para o transporte semanal de mandioca.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2861/indicacao.142.2025.willian.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2861/indicacao.142.2025.willian.pdf</t>
   </si>
   <si>
     <t>Solicita disponibilizar um local adequado para destinação de cadáveres de animais domésticos.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>MARILÚ, ALAERTE DA DELEGACIA, CRISTINA DO ADITO, ELEN DO HOSPITAL, INÁCIO PROFESSOR, MANEZINHO DA JOANA, SILMAR RIBAS, VARDO, WILLIAN BRITO</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2862/indicacao.143.2025.marilu_e_outros.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2862/indicacao.143.2025.marilu_e_outros.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a instalação de um pergolado coberto com telha transparente e um bebedouro no Calçadão Diógenes Vicente Vieira.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2863/indicacao.144.2025.marilu.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2863/indicacao.144.2025.marilu.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar serviços de reparos no asfalto, tapa-buracos, no final da Avenida Nove de Julho, nas proximidades da entrada do Bairro ADUI.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2864/indicacao.145.2025.marilu.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2864/indicacao.145.2025.marilu.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar operação tapa-buracos na Avenida da Saudade, no cruzamento com a Rua Manoel Dutra de Santana.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2865/indicacao.146.2025.cristina_alimentacao_atletas.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2865/indicacao.146.2025.cristina_alimentacao_atletas.pdf</t>
   </si>
   <si>
     <t>Solicita que por intermédio da secretaria competente, disponibilize alimentação adequada aos atletas do município quando estiverem representando Indiaporã em campeonatos ou eventos esportivos de duração estendida.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2866/indicacao.147.2025.cristina_limpeza_do_centro_de_reciclagem.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2866/indicacao.147.2025.cristina_limpeza_do_centro_de_reciclagem.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção, fiscalização e cuidados constantes com o local onde ocorre o depósito de materiais recicláveis, no Distrito Industrial, até que a empresa licitada tome posse e providências.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Solicita efetuar a poda das árvores que estão na área verde da Área de Lazer Municipal Alfredo Coelho (ALMAC) , entre o campo de futebol e o fundo da Emavel.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Solicita adquirir e instalar ventiladores de parede e um bebedouro de inox, no pátio da EMEI Ilta Aparecida de Castro.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
@@ -1674,204 +1674,204 @@
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Solicita providenciar a manutenção e troca de lâmpadas da quadra coberta da Emef Othaydes Luiz Arantes.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Solicita providenciar a contratação de psicopedagogo(a) para a rede municipal de educação de Indiaporã.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2886/indicacao.154.2025.willian.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2886/indicacao.154.2025.willian.pdf</t>
   </si>
   <si>
     <t>Solicita substituir a geladeira existente no Velório Municipal Atanázio Lemes de Campos.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2887/indicacao.155.2025.cristina_-_t.o..pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2887/indicacao.155.2025.cristina_-_t.o..pdf</t>
   </si>
   <si>
     <t>Solicita que sejam adotadas as providências necessárias para providenciar uma profissional em Terapia Ocupacional, visando atender à demanda das unidades escolares e, especialmente, dos estudantes que necessitam de apoio especializado, como aqueles com Transtorno do Espectro Autista (TEA) e Transtorno do Déficit de Atenção e Hiperatividade (TDAH).</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2888/indicacao.156.2025.cristina_-_dinheiro_fundef.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2888/indicacao.156.2025.cristina_-_dinheiro_fundef.pdf</t>
   </si>
   <si>
     <t>Solicita que adote todas as medidas administrativas necessárias para realizar a manifestação de interesse acerca dos precatórios do FUNDEF – caso não tenha manifestado, dentro do prazo determinado, agora menos de 10 dias, conforme comunicado amplamente divulgado.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2889/indicacao.157.2025.cristina_-_carreta_escola.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2889/indicacao.157.2025.cristina_-_carreta_escola.pdf</t>
   </si>
   <si>
     <t>Solicita que seja viabilizada a vinda e instalação da carreta-escola para a realização de cursos profissionalizantes, em parceria com as instituições competentes.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2916/indicacao.158.2025.willian.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2916/indicacao.158.2025.willian.pdf</t>
   </si>
   <si>
     <t>Solicita construção de lombadas ao nível da calçada ou abertura de passagem nos canteiros centrais existentes na Avenida Nove de Julho, em frente à agência do Banco Santander e ao fundo da igreja matriz, objetivando atender as necessidades de cadeirantes e outras pessoas com deficiências físicas.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2917/indicacao.159.2025.willian.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2917/indicacao.159.2025.willian.pdf</t>
   </si>
   <si>
     <t>Solicita realizar, periodicamente, shows musicais e eventos na Praça Luiz Antonio de Amorim.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2918/indicacao.160.2025.willian.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2918/indicacao.160.2025.willian.pdf</t>
   </si>
   <si>
     <t>Solicita realização de obras de revitalização do Calçadão Diógenes Vicente Vieira.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2919/indicacao.162.2025.alaerte.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2919/indicacao.162.2025.alaerte.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar o conserto das placas de sinalização que estão caídas ao longo da Rodovia Vicinal José Pinheiro da Silva.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2920/indicacao.162.2025.alaerte.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2920/indicacao.162.2025.alaerte.pdf</t>
   </si>
   <si>
     <t>Solicita criação de um projeto de ensino musical voltado à formação cultural, social e educacional de crianças, adolescentes, jovens e adultos do município.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2921/indicacao.163.2025.cristina_banner_tea.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2921/indicacao.163.2025.cristina_banner_tea.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a instalação de placa ou banner de atendimento preferencial, incluindo pessoas com Transtorno do Espectro Autista (TEA), na Unidade Básica de Saúde.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2922/indicacao.164.2025.cristina_projeto_ferias.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2922/indicacao.164.2025.cristina_projeto_ferias.pdf</t>
   </si>
   <si>
     <t>Solicita providenciar a criação do Projeto de Férias em janeiro, visando o acolhimento de crianças em período de férias escolares, cujos pais trabalham e necessitam de local seguro, e a prevenção de riscos sociais.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2923/indicacao.165.2025.manoel.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2923/indicacao.165.2025.manoel.pdf</t>
   </si>
   <si>
     <t>Solicita criar o Fundo Municipal de Habitação de Interesse Social (FMHIS).</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Moção de Apoio à valorização e integração de todos os profissionais da Policia Civil (Investigadores, Escrivães, Agentes Policiais e Agentes de Telecomunicações) no processo de regulamentação do cargo de Oficial Investigador de Polícia (OIP) no âmbito estadual.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2883/mocao_002.2025_manoel_regiane_nogueira_veras.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2883/mocao_002.2025_manoel_regiane_nogueira_veras.pdf</t>
   </si>
   <si>
     <t>Requer “Moção de Aplausos” a senhora Regiane Nogueira Rodrigues Gomes.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
   </si>
   <si>
     <t>Dispõe sobre as Contas da Prefeitura Municipal de Indiaporã/SP, referente ao exercício financeiro de 2022, processo TC-003871.989.22-4. Ficam APROVADAS AS CONTAS da Prefeitura Municipal de Indiaporã, relativas ao exercício de 2022, sob responsabilidade do prefeito municipal ADÉRITO CAMARGO FERREIRA DA SILVA e, consequentemente, fica acatado o parecer prévio favorável emitido pelo Egrégio Tribunal de Contas do Estado de São Paulo</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>Dispõe sobre as Contas da Prefeitura Municipal de Indiaporã/SP, referente ao exercício financeiro de 2023, processo TC-004003.989.23-3. Ficam APROVADAS AS CONTAS, sob responsabilidade do prefeito municipal ADÉRITO CAMARGO FERREIRA DA SILVA e, consequentemente, fica acatado o parecer prévio favorável emitido pelo Egrégio Tribunal de Contas do Estado de São Paulo.</t>
   </si>
@@ -1923,66 +1923,69 @@
   <si>
     <t>Dispõe sobre a criação de cargos e vagas para o quadro de servidores do Município de Indiaporã, em atendimento às necessidades de interesse público, e dá outras providências. Criou 01 Instrutor de Dança, 10 Monitor e 02 Treinador Desportivo. Vagas novas Fonoaudiólogo 01, Terapeuta Ocupacional 01, Auxiliar Administrativo 06, Engenheiro Agrônomo 01, , Motorista 02, Operador de Máquinas 01, Técnico em Enfermagem 03.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>Dispõe sobre a Instituição do Programa de Recuperação Fiscal do Município de Indiaporã - REFIS/2025 e dá outras providências. o parcelamento de débitos fiscais relativos a pessoas físicas ou jurídicas, decorrentes de fatos geradores ocorridos até 31 de dezembro de 2024, desde que o requerimento de parcelamento e pagamento da parcela inicial seja protocolizado na Prefeitura Municipal de Indiaporã entre 01/05/2025 à 31/07/2025. Redução de até 70% da multa, correção monetária e juros de mora, para pagamento à vista; Parcelamento em até 6 (seis) meses, com redução de 20% da multa, correção monetária e juros de mora, sendo a primeira parcela à vista</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>Revoga expressamente a Lei Complementar nº 031/2015 de 22 de maio de 2015, e dá outras providências.  A lei Complementar nº 031/2015 suspendeu temporariamente a lei complementar nº 028/2014 que instituiu a contribuição para custeio da iluminação pública (COSIP) e alterou o artigo 241 do Código Tributário do Município de Indiaporã até decisão definitiva do processo nº 0001327-28.2014.403.6124, em trâmite na vara federal de jales/sp ou eventual revogação da liminar concedida no referido feito.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>Altera os Anexos I, Quadro B, e III, B, da Lei Complementar nº 005/2009, de 4 de agosto de 2009, com o objetivo de criar vaga em cargo de provimento efetivo já existente no âmbito da Administração Direta do Município de Indiaporã, e dá outras providências. 01 cargo de Psicólogo, 30 horas, referência 16/A, R$ 3.421,61</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2882/pl.compl.08_15-04-2026.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre a reorganização da estrutura administrativa do poder executivo do Município de Indiaporã e dá outras providências.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2914/pl.compl.9.2025_taxa_iluminacao_cosip.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2914/pl.compl.9.2025_taxa_iluminacao_cosip.pdf</t>
   </si>
   <si>
     <t>Revoga expressamente a Lei Complementar nº 031/2015 de 22 de maio de 2015, altera o artigo 5º da Lei Complementar nº 28/2014 de 30 de dezembro de 2014, e dá outras providências. O valor da contribuição para custeio do Serviço de Iluminação Pública - CIP, será cobrado por unidade consumidora (UC) de energia elétrica e fixado na seguinte forma: I - UC residencial no valor de R$ 6,00; II - UC comercial no valor de R$ 10,00; III - UC Industrial no valor de R$ 10,00.  Poderá ser atualizado anualmente, em junho, de acordo com o Índice Geral de Preços - Mercado (IGP-M), mediante Decreto do Poder Executivo. em vigor 90 (noventa) dias após a sua publicação</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2915/pl.compl.10.2025__procurador_juridico.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2915/pl.compl.10.2025__procurador_juridico.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 057, de 17 de setembro de 2019, para adequar a jornada de trabalho, atualizar atribuições e reclassificar a referência salarial do cargo efetivo de Procurador Jurídico da Câmara Municipal de Indiaporã, e dá outras providências. Fica alterada a referência salarial do cargo efetivo de Procurador Jurídico, que passa da Referência 18 para a Referência 21, conforme Escala de Vencimentos constante do Anexo III da Lei Complementar nº 057, de 17 de setembro de 2019. A jornada semanal do cargo efetivo de Procurador Jurídico, reclassificado no Anexo II-A, fica estabelecida em 30 (trinta) horas semanais.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial e dá outras providências. R$ 361.949,79 em virtude de não constar no orçamento vigente ficha de despesa vinculada a execução do convênio citado para construção de Centro de Convivência (Programa Qualivida), Convênio nº 101718/2022</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>Altera o caput do artigo 1º da Lei Municipal nº 632, de 6 de dezembro de 2013, que “autoriza repasse financeiro ao Consórcio Intermunicipal de Saúde da Região de Fernandópolis – CISARF” e dá outras providências. R$ 19.398,00 ou R$ 232.776,00 durante os doze (12) meses, a serem distribuídos entre os serviços do CISARF, SAMU e CAPS AD.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
@@ -2257,177 +2260,177 @@
   <si>
     <t>Estima a receita e fixa a despesa do Município de Indiaporã para o exercício de 2026. R$ 44.850.000,00 = Orçamento Fiscal R$ 30.230.685,02 + Orçamento da Seguridade Social R$ 14.619.314,98</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial e dá outras providências. R$ 160.000,00 destinados a manutenção da Secretaria Municipal de Cultura e Turismo, em virtude de sobras de recursos de emendas para execução de recape no Balneário Municipal e com redução da dotação da ficha de obras da Educação pois a mesma seria uma contrapartida e não será mais executada.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial e dá outras providências. R$ 26.485,00 destinados a manutenção da Secretaria Municipal de Obras e Serviços Públicos complementação para execução da emenda impositiva Construção de 7 (sete) lombadas (quebra-molas) em diversas ruas da cidade)</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial e dá outras providências. R$ 117.861.07 destinados a manutenção da Secretaria Municipal de Assistência Social especial em virtude da assinatura do Convênio firmado 1097/2025 com a Secretaria Estadual de Desenvolvimento Social para Reforma e Adequação do Prédio do Cras</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2856/pl.52.2025_dia_das_criancas_cae-fmdca_5.000.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2856/pl.52.2025_dia_das_criancas_cae-fmdca_5.000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial e dá outras providências. R$ 5.000,00 destinados a criação da ficha de diárias para a manutenção do Fundo Municipal de Direito da Criança e do Adolescente.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2857/pl.53.2025_concessao-quiosque-balneario.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2857/pl.53.2025_concessao-quiosque-balneario.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão administrativa de uso de espaço público, a título oneroso, para fins de exploração do comércio de lanchonete do Quiosque Restaurante localizado no Balneário Municipal de Indiaporã/SP, e dá outras providências. Duração de 05 (cinco) anos, podendo ser prorrogada uma única vez por igual período. 01 (um) salário mínimo por ano</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2858/pl.54.2025_cae-secretaria-de-turismo_ii_10-14.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2858/pl.54.2025_cae-secretaria-de-turismo_ii_10-14.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial e dá outras providências. R$ 162.000,00 destinados a manutenção da Secretaria Municipal de Cultura e Turismo. ação correta: Projeto 1003 - (Pavimentação Asfáltica) em virtude de sobras de recursos de emendas para execução de recape no Balneário Municipal</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2859/pl.55.2025_cae-_manut-sec-mun-assit-social_10-14.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2859/pl.55.2025_cae-_manut-sec-mun-assit-social_10-14.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial e dá outras providências. R$ 357.526,16 Reforma Cobertura Espaço Social Integrado - CRAS em virtude da assinatura do Convênio firmado 1052/2025 com a Secretaria Estadual de Desenvolvimento Social</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2860/pl.56.2025_cae-secretaria-de-turismo_10-14.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2860/pl.56.2025_cae-secretaria-de-turismo_10-14.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial e dá outras providências. R$ 534.834,22 - Construção de Píer e Rampa Náutica Emenda Parlamentar 202541610003 do Deputado Federal Marcos Pereira R$ 396.000,00 e com redução da dotação da ficha de obras da Educação pois a mesma seria uma contrapartida e não será mais executada.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2870/pl.57.2025_cae-aquisicao-de-ambulancia_10-29.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2870/pl.57.2025_cae-aquisicao-de-ambulancia_10-29.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial e dá outras providências. R$ 205.400,00 destinado a aquisição de ambulância para a unidade básica de saúde. Recurso recebido através da Secretaria de Estado da Saúde, oriundo da transferência voluntária nº 2025.019.69706 do Deputado Estadual Carlão Pignatari.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2871/pl.58.2025_cae_controle-da-populacao-animal_emenda-vereadores_10-31.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2871/pl.58.2025_cae_controle-da-populacao-animal_emenda-vereadores_10-31.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial e dá outras providências. R$ 60.000,00 destinado ao controle da população de cães e gatos. Emenda Impositiva de vereadores de Indiaporã</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2872/pl.59.2025_cae_custeio-saude-recurso-danilo-campeti_10-31.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2872/pl.59.2025_cae_custeio-saude-recurso-danilo-campeti_10-31.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial e dá outras providências. R$ 203.000,00 destinado a execução do contrato de gestão, serviços da atenção básica de saúde. Recurso repassado através da Secretaria Estadual da Saúde, transferência voluntária (fundo a fundo) 2025.323.76239 – Deputado Estadual Danilo Campeti.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2875/pl.60.2025_frente_de_trabalho.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2875/pl.60.2025_frente_de_trabalho.pdf</t>
   </si>
   <si>
     <t>Cria Programa de Auxílio Desemprego Municipal, denominado “Frente de Trabalho Força Local”, e dá outras providências. Qualificação profissional e renda para até 12 (doze) trabalhadores desempregados, na medida das necessidades do município, integrantes de parte da população desempregada e em situação de vulnerabilidade social residente no Município. Bolsa auxílio desemprego no valor mensal de RS 1.000,00 (mil reais), auxílio alimentação no valor de R$ 200,00 (duzentos reais). limitada a 6 (seis) horas diárias. Necessário que a família esteja inscrita no CadÚnico. 12 meses podendo ser prorrogado por igual período.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2876/pl.61.2025_cae_aquisicao-veiculo_equipe-saude-familia_11-06.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2876/pl.61.2025_cae_aquisicao-veiculo_equipe-saude-familia_11-06.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial e dá outras providências. R$ 92.581,00 para aquisição de veículo para transporte da equipe de saúde da família em virtude do recurso recebido da União, através do Fundo Nacional de Saúde, oriundo de emenda parlamentar nº 44150003 do Deputado Federal Marangoni.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2877/pl.62.2025_cae_aquisicao-eq-unidade-basica-saude_11-11.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2877/pl.62.2025_cae_aquisicao-eq-unidade-basica-saude_11-11.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial e dá outras providências. R$ 185.400,00 para aquisição de equipamentos para UBS recebido da Secretaria Estadual de Saúde oriundo de emenda parlamentar do Deputado Estadual Itamar Borges</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2884/pl_63.2025_cae-repasse-contrato-de-gestao_11-28.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2884/pl_63.2025_cae-repasse-contrato-de-gestao_11-28.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial e dá outras providências. R$ 31.500,00 destinados a repasse do Contrato de Gestão - serviços de sáude MAC, recursos da União FNS</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2910/pl.64.2025_rerratificacao_-_cisarf.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2910/pl.64.2025_rerratificacao_-_cisarf.pdf</t>
   </si>
   <si>
     <t>Rerratifica a 1ª Alteração e Consolidação do Contrato de Consórcio Público e o Ato nº 06/2025 do Consórcio Intermunicipal da Saúde da Região de Fernandópolis – CISARF. Fica rerratificada a 1ª Alteração e Consolidação do Contrato de Consórcio Público do Consórcio Intermunicipal da Saúde da Região de Fernandópolis – CISARF, bem como o Ato nº 06/2025, cuja aprovação decorre de deliberação da Assembleia Geral dos Prefeitos, instância máxima colegiada do Consórcio.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2911/pl.65.2025_concessao-quiosque-clube_2025-12-08.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2911/pl.65.2025_concessao-quiosque-clube_2025-12-08.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão administrativa de uso de espaço público, a título oneroso, para fins de exploração do comércio de lanchonete da Área de Lazer Municipal de Indiaporã – Alfredo Coelho, e dá outras providências. Duração de 05 (cinco) anos, contados a partir da assinatura do contrato, podendo ser prorrogada uma única vez por igual período, O valor mínimo da concessão será de 01 (um) salário mínimo por ano</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2912/pl.66.2025_cae-pavimentacao-balneario_aditivo_12-08.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2912/pl.66.2025_cae-pavimentacao-balneario_aditivo_12-08.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial e dá outras providências. R$ 10.100,00 em virtude da necessidade de assinatura de termo aditivo ao contrato de execução de pavimentação da rampa de acesso ao balneário municipal</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>Autoriza a criação do Programa Municipal de Reforço Escolar para alunos do Ensino Fundamental da Rede Pública Municipal de Indiaporã/SP, bem como do Projeto Recreação na Educação Infantil, e dá outras providências. o PROJETO RECREAÇÃO NA EDUCAÇÃO INFANTIL, destinado às crianças matriculadas no Maternal II, com funcionamento após o período regular das aulas, entre 14h30 e 17h00, que será regulamentada por meio de resolução da Secretaria Municipal da Educação</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste no valor do auxílio-alimentação para os servidores da Câmara Municipal de Indiaporã/SP, instituído pela Lei Municipal nº 1513, de 19 de março de 2024, alterando o caput do seu art. 2º e dá outras providências. Correção correspondente ao índice INPC (IBGE), no percentual de 4,767940%, será de R$ 282,87.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
@@ -2536,119 +2539,119 @@
   <si>
     <t>Considerando que o Balneário Municipal Altair Luzia Arantes se encontra com os Chalés interditados há vários meses, e a demora em liberar o uso dos mesmos está sendo um fator negativo para o turismo municipal; REQUEIRO as seguintes informações: a) Informar qual a data prevista para o início e conclusão da reforma dos Chalés (casinhas) e do Quioscão? Em caso de negativa, expor as razões.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>Considerando que as luzes do Calçadão Municipal Diógenes Vicente, em sua maioria, estão apagadas; REQUEIRO as seguintes informações: a) Informar qual a data prevista para que seja solucionado a falta de iluminação no Calçadão? Em caso de negativa, expor as razões.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>REQUEIRO as seguintes informações: a) Relação constando os valores da arrecadação mensal, de janeiro a junho, mês a mês, do Balneário Municipal Altair Luzia Arantes, especificando separadamente as receitas de aluguéis de chalés (casinhas), área de camping e quiosques.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>REQUEIRO as seguintes informações: a) Informar quando será contratado um Terapeuta Ocupacional pela municipalidade. Em caso de negativa, expor as razões.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2867/req.inf.18.2025_prefeitura_arrrecadacao_caminhoes.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2867/req.inf.18.2025_prefeitura_arrrecadacao_caminhoes.pdf</t>
   </si>
   <si>
     <t>REQUEIRO as seguintes informações: a) Informar qual o valor total arrecadado de taxas com veículos e maquinários do Município de Indiaporã, especificando mês a mês, de janeiro a setembro de 2025.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2868/req.inf.19.2025_projeto_asfalto_e_pier_-_manoel.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2868/req.inf.19.2025_projeto_asfalto_e_pier_-_manoel.pdf</t>
   </si>
   <si>
     <t>REQUEIRO as seguintes informações: a) Cópia do projeto da Construção de Píer e Rampa Náutica no Balneário Municipal Altair Luzia Arantes. b) Cópia do projeto da Pavimentação Asfáltica no Balneário Municipal Altair Luzia Arantes.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2869/req.inf.20.2025_buracos_sabesp_-_cristina_e_todos_demais.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2869/req.inf.20.2025_buracos_sabesp_-_cristina_e_todos_demais.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO que a Sabesp está realizando obras na Avenida da Saudade e inúmeros turistas e munícipes estão inconformados com a situação na qual se encontra a via pública; CONSIDERANDO que há muitos locais precisando de nivelamento do asfalto, pois o rebaixamento ocorreu após a realização de obras da Sabesp, como ligações de água e esgoto. REQUEIRO abaixo as seguintes informações: a) Quais providências tomadas pela municipalidade junto a Sabesp para solucionar os problemas causados ao trânsito da Avenida da Saudade? b)  Informar se existe cronograma para nivelamento do asfalto nas vias públicas onde ocorreram o desnível e o rebaixamento do asfalto após a pavimentação dos buracos pela Sabesp. Em caso de negativa, expor as razões.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2885/req.inf.21.2025_precatorio_fundef_-_cristina.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2885/req.inf.21.2025_precatorio_fundef_-_cristina.pdf</t>
   </si>
   <si>
     <t>Referentes aos valores de precatórios do FUNDEF destinados ao Município de Indiaporã, REQUEIRO abaixo as seguintes informações:_x000D_
 1) Informar se o Município de Indiaporã possui valores a receber referentes aos precatórios do FUNDEF, oriundos das diferenças de repasses federais efetuados de forma indevida no passado._x000D_
 2) Indicar qual o valor total previsto para recebimento pelo Município, caso já exista decisão judicial reconhecendo tal direito. _x000D_
 3) Esclarecer se já houve protocolo de solicitação administrativa ou judicial para requerer esses valores junto à União e, em caso afirmativo, enviar cópia dos processos e documentos pertinentes._x000D_
 4) Informar como a Administração pretende aplicar os recursos, considerando que tais valores são destinados exclusivamente à educação básica, podendo incluir investimentos, melhorias estruturais e possível rateio aos profissionais do magistério, conforme legislação vigente._x000D_
 5) Indicar se existe cronograma ou previsão da Prefeitura para discussão pública, planejamento ou utilização desses recursos junto ao Conselho do FUNDEB e demais órgãos de controle.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2924/req.inf.22.2025_cristina_-_vaar_valor_aluno_ano.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2924/req.inf.22.2025_cristina_-_vaar_valor_aluno_ano.pdf</t>
   </si>
   <si>
     <t>REQUEIRO as seguintes informações: 1) O Município de Indiaporã recebeu o VAAR no exercício anterior? 2) Quais condicionalidades o Município cumpriu e quais não foram atendidas? 3) Qual é o valor estimado que o Município deixou de receber por não ter sido habilitado ao VAAR? 4) Quais medidas estão sendo tomadas para garantir a habilitação do Município no próximo ciclo do VAAR? 5) Sobre a condicionalidade referente ao provimento do cargo de Diretor Escolar, solicita-se esclarecimento sobre o modelo atualmente adotado para designação ou nomeação dos diretores, se há proposta de adequação para critérios técnicos/meritocráticos conforme exigência federal, etapas do estudo jurídico anunciado e previsão de implementação.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2925/req.inf.23.2025_acsbi_exames_e_autistas.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2925/req.inf.23.2025_acsbi_exames_e_autistas.pdf</t>
   </si>
   <si>
     <t>REQUEIRO as seguintes informações a ACSBI Associação Casa de Saúde Beneficente de Indiaporã: 1) Atendimento Preferencial e Critérios 2) Exames Realizados e em Espera (Ano de 2025) 3) Lista de Espera Pós-Pandemia 4) Agravante e Solicitação de Capacitação (Pessoa com Transtorno do Espectro Autista - TEA)</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2926/req.inf.24.2025_compl._req._21.2025_precatorio_fundef_-_cristina.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2926/req.inf.24.2025_compl._req._21.2025_precatorio_fundef_-_cristina.pdf</t>
   </si>
   <si>
     <t>Requer complementação de resposta do Requerimento nº 21/2025 - Ausência de medidas judiciais para recebimento de precatórios do FUNDEF.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2927/req.inf.25.2025_informacao_plc_08.2025.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2927/req.inf.25.2025_informacao_plc_08.2025.pdf</t>
   </si>
   <si>
     <t>REQUEIRO as seguintes informações sobre o Projeto de Lei Complementar nº 08/2025 que dispõe sobre a reestruturação administrativa: 1) Enviar quadros comparativos das Referências, situação atual e a situação nova proposta para os cargos: a) em comissão (Anexo II),  b) função gratificadas (Anexo IV) e c) efetivos (Anexo VI); 2) Enviar tabela atual do Anexo X Tabela de Padrões de Vencimentos dos Servidores Efetivos;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2955,67 +2958,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2890/emenda_impositiva_01.2025_alaerte.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2891/emenda_impositiva_02.2025_cristina_aydar.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2892/emenda_impositiva_03.2025_elen_christina.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2893/emenda_impositiva_04.2025_inacio_jose.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2894/emenda_impositiva_05.2025_manoel_feliciano.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2895/emenda_impositiva_06.2025_silmar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2896/emenda_impositiva_07.2025_valdevino.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2897/emenda_impositiva_08.2025_willian.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2898/emenda_impositiva_09.2025_marilu.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2900/emenda_impositiva_10.2025_alaerte.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2901/emenda_impositiva_11.2025_cristina_aydar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2902/emenda_impositiva_12.2025_inacio_jose.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2903/emenda_impositiva_13.2025_silmar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2904/emenda_impositiva_14.2025_valdevino.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2905/emenda_impositiva_15.2025_willian.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2906/emenda_impositiva_16.2025_elen_christina.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2907/emenda_impositiva_17.2025_manoel_feliciano.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2909/emenda_impositiva_18.2025_marilu.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2861/indicacao.142.2025.willian.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2862/indicacao.143.2025.marilu_e_outros.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2863/indicacao.144.2025.marilu.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2864/indicacao.145.2025.marilu.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2865/indicacao.146.2025.cristina_alimentacao_atletas.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2866/indicacao.147.2025.cristina_limpeza_do_centro_de_reciclagem.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2886/indicacao.154.2025.willian.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2887/indicacao.155.2025.cristina_-_t.o..pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2888/indicacao.156.2025.cristina_-_dinheiro_fundef.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2889/indicacao.157.2025.cristina_-_carreta_escola.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2916/indicacao.158.2025.willian.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2917/indicacao.159.2025.willian.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2918/indicacao.160.2025.willian.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2919/indicacao.162.2025.alaerte.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2920/indicacao.162.2025.alaerte.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2921/indicacao.163.2025.cristina_banner_tea.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2922/indicacao.164.2025.cristina_projeto_ferias.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2923/indicacao.165.2025.manoel.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2883/mocao_002.2025_manoel_regiane_nogueira_veras.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2914/pl.compl.9.2025_taxa_iluminacao_cosip.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2915/pl.compl.10.2025__procurador_juridico.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2856/pl.52.2025_dia_das_criancas_cae-fmdca_5.000.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2857/pl.53.2025_concessao-quiosque-balneario.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2858/pl.54.2025_cae-secretaria-de-turismo_ii_10-14.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2859/pl.55.2025_cae-_manut-sec-mun-assit-social_10-14.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2860/pl.56.2025_cae-secretaria-de-turismo_10-14.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2870/pl.57.2025_cae-aquisicao-de-ambulancia_10-29.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2871/pl.58.2025_cae_controle-da-populacao-animal_emenda-vereadores_10-31.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2872/pl.59.2025_cae_custeio-saude-recurso-danilo-campeti_10-31.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2875/pl.60.2025_frente_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2876/pl.61.2025_cae_aquisicao-veiculo_equipe-saude-familia_11-06.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2877/pl.62.2025_cae_aquisicao-eq-unidade-basica-saude_11-11.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2884/pl_63.2025_cae-repasse-contrato-de-gestao_11-28.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2910/pl.64.2025_rerratificacao_-_cisarf.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2911/pl.65.2025_concessao-quiosque-clube_2025-12-08.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2912/pl.66.2025_cae-pavimentacao-balneario_aditivo_12-08.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2867/req.inf.18.2025_prefeitura_arrrecadacao_caminhoes.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2868/req.inf.19.2025_projeto_asfalto_e_pier_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2869/req.inf.20.2025_buracos_sabesp_-_cristina_e_todos_demais.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2885/req.inf.21.2025_precatorio_fundef_-_cristina.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2924/req.inf.22.2025_cristina_-_vaar_valor_aluno_ano.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2925/req.inf.23.2025_acsbi_exames_e_autistas.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2926/req.inf.24.2025_compl._req._21.2025_precatorio_fundef_-_cristina.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2927/req.inf.25.2025_informacao_plc_08.2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2890/emenda_impositiva_01.2025_alaerte.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2891/emenda_impositiva_02.2025_cristina_aydar.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2892/emenda_impositiva_03.2025_elen_christina.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2893/emenda_impositiva_04.2025_inacio_jose.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2894/emenda_impositiva_05.2025_manoel_feliciano.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2895/emenda_impositiva_06.2025_silmar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2896/emenda_impositiva_07.2025_valdevino.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2897/emenda_impositiva_08.2025_willian.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2898/emenda_impositiva_09.2025_marilu.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2900/emenda_impositiva_10.2025_alaerte.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2901/emenda_impositiva_11.2025_cristina_aydar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2902/emenda_impositiva_12.2025_inacio_jose.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2903/emenda_impositiva_13.2025_silmar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2904/emenda_impositiva_14.2025_valdevino.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2905/emenda_impositiva_15.2025_willian.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2906/emenda_impositiva_16.2025_elen_christina.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2907/emenda_impositiva_17.2025_manoel_feliciano.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2909/emenda_impositiva_18.2025_marilu.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2861/indicacao.142.2025.willian.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2862/indicacao.143.2025.marilu_e_outros.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2863/indicacao.144.2025.marilu.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2864/indicacao.145.2025.marilu.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2865/indicacao.146.2025.cristina_alimentacao_atletas.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2866/indicacao.147.2025.cristina_limpeza_do_centro_de_reciclagem.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2886/indicacao.154.2025.willian.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2887/indicacao.155.2025.cristina_-_t.o..pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2888/indicacao.156.2025.cristina_-_dinheiro_fundef.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2889/indicacao.157.2025.cristina_-_carreta_escola.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2916/indicacao.158.2025.willian.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2917/indicacao.159.2025.willian.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2918/indicacao.160.2025.willian.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2919/indicacao.162.2025.alaerte.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2920/indicacao.162.2025.alaerte.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2921/indicacao.163.2025.cristina_banner_tea.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2922/indicacao.164.2025.cristina_projeto_ferias.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2923/indicacao.165.2025.manoel.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2883/mocao_002.2025_manoel_regiane_nogueira_veras.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2882/pl.compl.08_15-04-2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2914/pl.compl.9.2025_taxa_iluminacao_cosip.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2915/pl.compl.10.2025__procurador_juridico.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2856/pl.52.2025_dia_das_criancas_cae-fmdca_5.000.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2857/pl.53.2025_concessao-quiosque-balneario.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2858/pl.54.2025_cae-secretaria-de-turismo_ii_10-14.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2859/pl.55.2025_cae-_manut-sec-mun-assit-social_10-14.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2860/pl.56.2025_cae-secretaria-de-turismo_10-14.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2870/pl.57.2025_cae-aquisicao-de-ambulancia_10-29.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2871/pl.58.2025_cae_controle-da-populacao-animal_emenda-vereadores_10-31.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2872/pl.59.2025_cae_custeio-saude-recurso-danilo-campeti_10-31.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2875/pl.60.2025_frente_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2876/pl.61.2025_cae_aquisicao-veiculo_equipe-saude-familia_11-06.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2877/pl.62.2025_cae_aquisicao-eq-unidade-basica-saude_11-11.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2884/pl_63.2025_cae-repasse-contrato-de-gestao_11-28.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2910/pl.64.2025_rerratificacao_-_cisarf.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2911/pl.65.2025_concessao-quiosque-clube_2025-12-08.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2912/pl.66.2025_cae-pavimentacao-balneario_aditivo_12-08.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2867/req.inf.18.2025_prefeitura_arrrecadacao_caminhoes.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2868/req.inf.19.2025_projeto_asfalto_e_pier_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2869/req.inf.20.2025_buracos_sabesp_-_cristina_e_todos_demais.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2885/req.inf.21.2025_precatorio_fundef_-_cristina.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2924/req.inf.22.2025_cristina_-_vaar_valor_aluno_ano.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2925/req.inf.23.2025_acsbi_exames_e_autistas.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2926/req.inf.24.2025_compl._req._21.2025_precatorio_fundef_-_cristina.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2927/req.inf.25.2025_informacao_plc_08.2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H294"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="139.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="142.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="141.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -8091,2576 +8094,2576 @@
       </c>
       <c r="H196" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
         <v>636</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
         <v>46</v>
       </c>
       <c r="D197" t="s">
         <v>620</v>
       </c>
       <c r="E197" t="s">
         <v>621</v>
       </c>
       <c r="F197" t="s">
         <v>617</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>96</v>
+        <v>637</v>
       </c>
       <c r="H197" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
         <v>51</v>
       </c>
       <c r="D198" t="s">
         <v>620</v>
       </c>
       <c r="E198" t="s">
         <v>621</v>
       </c>
       <c r="F198" t="s">
         <v>617</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="H198" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
         <v>56</v>
       </c>
       <c r="D199" t="s">
         <v>620</v>
       </c>
       <c r="E199" t="s">
         <v>621</v>
       </c>
       <c r="F199" t="s">
         <v>624</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="H199" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
         <v>10</v>
       </c>
       <c r="D200" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E200" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F200" t="s">
         <v>617</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H200" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
         <v>17</v>
       </c>
       <c r="D201" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E201" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F201" t="s">
         <v>617</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H201" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
         <v>22</v>
       </c>
       <c r="D202" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E202" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F202" t="s">
         <v>617</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H202" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
         <v>27</v>
       </c>
       <c r="D203" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E203" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F203" t="s">
         <v>617</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H203" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
         <v>31</v>
       </c>
       <c r="D204" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E204" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F204" t="s">
         <v>617</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H204" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
         <v>36</v>
       </c>
       <c r="D205" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E205" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F205" t="s">
         <v>617</v>
       </c>
       <c r="G205" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H205" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
         <v>41</v>
       </c>
       <c r="D206" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E206" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F206" t="s">
         <v>617</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H206" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
         <v>46</v>
       </c>
       <c r="D207" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E207" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F207" t="s">
         <v>617</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H207" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
         <v>51</v>
       </c>
       <c r="D208" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E208" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F208" t="s">
         <v>617</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H208" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
         <v>56</v>
       </c>
       <c r="D209" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E209" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F209" t="s">
         <v>617</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H209" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
         <v>60</v>
       </c>
       <c r="D210" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E210" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F210" t="s">
         <v>617</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H210" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
         <v>64</v>
       </c>
       <c r="D211" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E211" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F211" t="s">
         <v>617</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H211" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
         <v>69</v>
       </c>
       <c r="D212" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E212" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F212" t="s">
         <v>617</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H212" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
         <v>73</v>
       </c>
       <c r="D213" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E213" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F213" t="s">
         <v>617</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H213" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
         <v>77</v>
       </c>
       <c r="D214" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E214" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F214" t="s">
         <v>617</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H214" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
         <v>81</v>
       </c>
       <c r="D215" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E215" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F215" t="s">
         <v>617</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H215" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
         <v>85</v>
       </c>
       <c r="D216" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E216" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F216" t="s">
         <v>65</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H216" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
         <v>89</v>
       </c>
       <c r="D217" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E217" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F217" t="s">
         <v>617</v>
       </c>
       <c r="G217" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H217" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
         <v>134</v>
       </c>
       <c r="D218" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E218" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F218" t="s">
         <v>32</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H218" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
         <v>137</v>
       </c>
       <c r="D219" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E219" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F219" t="s">
         <v>617</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H219" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
         <v>141</v>
       </c>
       <c r="D220" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E220" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F220" t="s">
         <v>617</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H220" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
         <v>144</v>
       </c>
       <c r="D221" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E221" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F221" t="s">
         <v>617</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H221" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
         <v>147</v>
       </c>
       <c r="D222" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E222" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F222" t="s">
         <v>617</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H222" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
         <v>150</v>
       </c>
       <c r="D223" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E223" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F223" t="s">
         <v>617</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H223" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
         <v>154</v>
       </c>
       <c r="D224" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E224" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F224" t="s">
         <v>617</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H224" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
         <v>157</v>
       </c>
       <c r="D225" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E225" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F225" t="s">
         <v>617</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H225" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
         <v>160</v>
       </c>
       <c r="D226" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E226" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F226" t="s">
         <v>617</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H226" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
         <v>163</v>
       </c>
       <c r="D227" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E227" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F227" t="s">
         <v>617</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H227" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
         <v>166</v>
       </c>
       <c r="D228" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E228" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F228" t="s">
         <v>617</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H228" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
         <v>169</v>
       </c>
       <c r="D229" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E229" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F229" t="s">
         <v>617</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H229" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
         <v>172</v>
       </c>
       <c r="D230" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E230" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F230" t="s">
         <v>617</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H230" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
         <v>175</v>
       </c>
       <c r="D231" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E231" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F231" t="s">
         <v>617</v>
       </c>
       <c r="G231" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H231" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
         <v>178</v>
       </c>
       <c r="D232" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E232" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F232" t="s">
         <v>617</v>
       </c>
       <c r="G232" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H232" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
         <v>181</v>
       </c>
       <c r="D233" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E233" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F233" t="s">
         <v>617</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H233" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
         <v>184</v>
       </c>
       <c r="D234" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E234" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F234" t="s">
         <v>624</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H234" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
         <v>187</v>
       </c>
       <c r="D235" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E235" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F235" t="s">
         <v>617</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H235" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
         <v>190</v>
       </c>
       <c r="D236" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E236" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F236" t="s">
         <v>617</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H236" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
         <v>193</v>
       </c>
       <c r="D237" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E237" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F237" t="s">
         <v>617</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H237" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
         <v>196</v>
       </c>
       <c r="D238" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E238" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F238" t="s">
         <v>617</v>
       </c>
       <c r="G238" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H238" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
         <v>199</v>
       </c>
       <c r="D239" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E239" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F239" t="s">
         <v>617</v>
       </c>
       <c r="G239" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H239" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
         <v>202</v>
       </c>
       <c r="D240" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E240" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F240" t="s">
         <v>617</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H240" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
         <v>206</v>
       </c>
       <c r="D241" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E241" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F241" t="s">
         <v>617</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H241" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
         <v>209</v>
       </c>
       <c r="D242" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E242" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F242" t="s">
         <v>617</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H242" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
         <v>212</v>
       </c>
       <c r="D243" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E243" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F243" t="s">
         <v>617</v>
       </c>
       <c r="G243" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H243" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
         <v>215</v>
       </c>
       <c r="D244" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E244" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F244" t="s">
         <v>617</v>
       </c>
       <c r="G244" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H244" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
         <v>218</v>
       </c>
       <c r="D245" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E245" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F245" t="s">
         <v>617</v>
       </c>
       <c r="G245" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H245" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
         <v>221</v>
       </c>
       <c r="D246" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E246" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F246" t="s">
         <v>617</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H246" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
         <v>224</v>
       </c>
       <c r="D247" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E247" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F247" t="s">
         <v>617</v>
       </c>
       <c r="G247" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H247" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
         <v>227</v>
       </c>
       <c r="D248" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E248" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F248" t="s">
         <v>617</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H248" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
         <v>230</v>
       </c>
       <c r="D249" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E249" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F249" t="s">
         <v>617</v>
       </c>
       <c r="G249" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H249" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
         <v>233</v>
       </c>
       <c r="D250" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E250" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F250" t="s">
         <v>617</v>
       </c>
       <c r="G250" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H250" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
         <v>236</v>
       </c>
       <c r="D251" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E251" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F251" t="s">
         <v>617</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="H251" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
         <v>240</v>
       </c>
       <c r="D252" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E252" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F252" t="s">
         <v>617</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="H252" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
         <v>243</v>
       </c>
       <c r="D253" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E253" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F253" t="s">
         <v>617</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="H253" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
         <v>246</v>
       </c>
       <c r="D254" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E254" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F254" t="s">
         <v>617</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="H254" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
         <v>249</v>
       </c>
       <c r="D255" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E255" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F255" t="s">
         <v>617</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="H255" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
         <v>252</v>
       </c>
       <c r="D256" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E256" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F256" t="s">
         <v>617</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="H256" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
         <v>255</v>
       </c>
       <c r="D257" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E257" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F257" t="s">
         <v>617</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="H257" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
         <v>259</v>
       </c>
       <c r="D258" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E258" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F258" t="s">
         <v>617</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="H258" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
         <v>262</v>
       </c>
       <c r="D259" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E259" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F259" t="s">
         <v>617</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="H259" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
         <v>265</v>
       </c>
       <c r="D260" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E260" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F260" t="s">
         <v>617</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="H260" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
         <v>268</v>
       </c>
       <c r="D261" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E261" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F261" t="s">
         <v>617</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="H261" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
         <v>271</v>
       </c>
       <c r="D262" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E262" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F262" t="s">
         <v>617</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="H262" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
         <v>274</v>
       </c>
       <c r="D263" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E263" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F263" t="s">
         <v>617</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="H263" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
         <v>277</v>
       </c>
       <c r="D264" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E264" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F264" t="s">
         <v>617</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="H264" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
         <v>281</v>
       </c>
       <c r="D265" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E265" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F265" t="s">
         <v>617</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H265" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
         <v>284</v>
       </c>
       <c r="D266" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E266" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F266" t="s">
         <v>617</v>
       </c>
       <c r="G266" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H266" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
         <v>10</v>
       </c>
       <c r="D267" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="E267" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F267" t="s">
         <v>624</v>
       </c>
       <c r="G267" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H267" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
         <v>17</v>
       </c>
       <c r="D268" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="E268" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F268" t="s">
         <v>624</v>
       </c>
       <c r="G268" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H268" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
         <v>22</v>
       </c>
       <c r="D269" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="E269" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F269" t="s">
         <v>624</v>
       </c>
       <c r="G269" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H269" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
         <v>10</v>
       </c>
       <c r="D270" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E270" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F270" t="s">
         <v>13</v>
       </c>
       <c r="G270" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H270" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
         <v>17</v>
       </c>
       <c r="D271" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E271" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F271" t="s">
         <v>18</v>
       </c>
       <c r="G271" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H271" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
         <v>22</v>
       </c>
       <c r="D272" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E272" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F272" t="s">
         <v>47</v>
       </c>
       <c r="G272" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H272" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
         <v>27</v>
       </c>
       <c r="D273" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E273" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F273" t="s">
         <v>47</v>
       </c>
       <c r="G273" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H273" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
         <v>31</v>
       </c>
       <c r="D274" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E274" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F274" t="s">
         <v>47</v>
       </c>
       <c r="G274" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H274" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
         <v>36</v>
       </c>
       <c r="D275" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E275" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F275" t="s">
         <v>47</v>
       </c>
       <c r="G275" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H275" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
         <v>41</v>
       </c>
       <c r="D276" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E276" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F276" t="s">
         <v>47</v>
       </c>
       <c r="G276" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H276" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
         <v>46</v>
       </c>
       <c r="D277" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E277" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F277" t="s">
         <v>32</v>
       </c>
       <c r="G277" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H277" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
         <v>51</v>
       </c>
       <c r="D278" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E278" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F278" t="s">
         <v>32</v>
       </c>
       <c r="G278" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H278" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
         <v>56</v>
       </c>
       <c r="D279" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E279" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F279" t="s">
         <v>13</v>
       </c>
       <c r="G279" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H279" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
         <v>60</v>
       </c>
       <c r="D280" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E280" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F280" t="s">
         <v>37</v>
       </c>
       <c r="G280" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H280" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
         <v>64</v>
       </c>
       <c r="D281" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E281" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F281" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="G281" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H281" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
         <v>69</v>
       </c>
       <c r="D282" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E282" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F282" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="G282" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H282" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
         <v>73</v>
       </c>
       <c r="D283" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E283" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F283" t="s">
         <v>32</v>
       </c>
       <c r="G283" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H283" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
         <v>77</v>
       </c>
       <c r="D284" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E284" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F284" t="s">
         <v>32</v>
       </c>
       <c r="G284" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H284" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
         <v>81</v>
       </c>
       <c r="D285" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E285" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F285" t="s">
         <v>32</v>
       </c>
       <c r="G285" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H285" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
         <v>85</v>
       </c>
       <c r="D286" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E286" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F286" t="s">
         <v>23</v>
       </c>
       <c r="G286" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H286" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
         <v>89</v>
       </c>
       <c r="D287" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E287" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F287" t="s">
         <v>47</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="H287" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
         <v>134</v>
       </c>
       <c r="D288" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E288" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F288" t="s">
         <v>32</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="H288" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
         <v>137</v>
       </c>
       <c r="D289" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E289" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F289" t="s">
         <v>507</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="H289" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
         <v>141</v>
       </c>
       <c r="D290" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E290" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F290" t="s">
         <v>18</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="H290" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
         <v>144</v>
       </c>
       <c r="D291" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E291" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F291" t="s">
         <v>18</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="H291" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
         <v>147</v>
       </c>
       <c r="D292" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E292" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F292" t="s">
         <v>18</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="H292" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
         <v>150</v>
       </c>
       <c r="D293" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E293" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F293" t="s">
         <v>18</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="H293" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
         <v>154</v>
       </c>
       <c r="D294" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E294" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F294" t="s">
         <v>32</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="H294" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>