--- v1 (2026-04-17)
+++ v2 (2026-06-06)
@@ -81,51 +81,51 @@
   <si>
     <t>Emenda individual do vereador ALAERTE FÉLIX DA SILVA no valor de R$ 32.761,07 para Custeio do Contrato de Gestão nº 001/2025. Em conformidade com o Art. 138-B da Lei Orgânica Municipal, anexa ao Orçamento Impositivo do Projeto de Lei nº 48/2025, percentual DESTINADO A AÇÕES E SERVIÇOS PÚBLICOS DE SAÚDE.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CRISTINA DO ADITO</t>
   </si>
   <si>
     <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2891/emenda_impositiva_02.2025_cristina_aydar.pdf</t>
   </si>
   <si>
     <t>Emenda individual da vereadora CRISTINA AYDAR ARANTES no valor de R$ 32.761,07 para Custeio do Contrato de Gestão nº 001/2025. Em conformidade com o Art. 138-B da Lei Orgânica Municipal, anexa ao Orçamento Impositivo do Projeto de Lei nº 48/2025, percentual DESTINADO A AÇÕES E SERVIÇOS PÚBLICOS DE SAÚDE.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>ELEN DO HOSPITAL</t>
+    <t>ELEN CHRISTINA</t>
   </si>
   <si>
     <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2892/emenda_impositiva_03.2025_elen_christina.pdf</t>
   </si>
   <si>
     <t>Emenda individual da vereadora ELEN CHRISTINA DA SILVA no valor de R$ 32.761,07 para Custeio do Contrato de Gestão nº 001/2025. Em conformidade com o Art. 138-B da Lei Orgânica Municipal, anexa ao Orçamento Impositivo do Projeto de Lei nº 48/2025, percentual DESTINADO A AÇÕES E SERVIÇOS PÚBLICOS DE SAÚDE.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2893/emenda_impositiva_04.2025_inacio_jose.pdf</t>
   </si>
   <si>
     <t>Emenda individual do vereador INÁCIO JOSÉ DOS SANTOS FILHO no valor de R$ 32.761,07 para Custeio do Contrato de Gestão nº 001/2025. Em conformidade com o Art. 138-B da Lei Orgânica Municipal, anexa ao Orçamento Impositivo do Projeto de Lei nº 48/2025, percentual DESTINADO A AÇÕES E SERVIÇOS PÚBLICOS DE SAÚDE.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>5</t>
   </si>
@@ -297,51 +297,51 @@
   <si>
     <t>Emenda individual do vereador MANOEL FELICIANO RODRIGUES NETO no valor de R$ 32.761,07 para Construção de um parque infantil na Praça Luiz Antonio do Amorim, em conformidade com o Art. 138-B da Lei Orgânica Municipal, anexa ao Orçamento Impositivo do Projeto de Lei nº 48/2025, percentual LIVRE DESTINAÇÃO.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2909/emenda_impositiva_18.2025_marilu.pdf</t>
   </si>
   <si>
     <t>Emenda individual da vereadora MARILÚ CARVALHO TIAGO no valor de R$ 32.761,07 para Construção de um parque infantil na Praça Luiz Antonio do Amorim, em conformidade com o Art. 138-B da Lei Orgânica Municipal, anexa ao Orçamento Impositivo do Projeto de Lei nº 48/2025, percentual LIVRE DESTINAÇÃO.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>WILLIAN BRITO, ALAERTE DA DELEGACIA, CRISTINA DO ADITO, ELEN DO HOSPITAL, INÁCIO PROFESSOR, MANEZINHO DA JOANA, MARILÚ, SILMAR RIBAS, VARDO</t>
+    <t>WILLIAN BRITO, ALAERTE DA DELEGACIA, CRISTINA DO ADITO, ELEN CHRISTINA, INÁCIO PROFESSOR, MANEZINHO DA JOANA, MARILÚ, SILMAR RIBAS, VARDO</t>
   </si>
   <si>
     <t>http://sapl.indiapora.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita providenciar a doação de uniformes para todos os servidores públicos municipais.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>Solicita providenciar a construção de um refeitório no Almoxarifado Municipal Humberto Luiz Pagioro.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>Solicita encaminhar Projeto de Lei Complementar para revogar as alterações de dispositivos referentes a licença prêmio por assiduidade previstos na Lei Complementar Nº 049, de 21 de dezembro de 2017.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>Solicita construir um barracão para abrigar os maquinários agrícolas no Almoxarifado Municipal Humberto Luiz Pagioro.</t>
   </si>
@@ -465,51 +465,51 @@
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Solicita providenciar a perfuração de um poço semi-artesiano no Recinto de Festas João Scatolin.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Solicita construir um salão de eventos no Residencial Vale do Formoso.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>ALAERTE DA DELEGACIA, CRISTINA DO ADITO, ELEN DO HOSPITAL, INÁCIO PROFESSOR, MANEZINHO DA JOANA, MARILÚ, SILMAR RIBAS, VARDO, WILLIAN BRITO</t>
+    <t>ALAERTE DA DELEGACIA, CRISTINA DO ADITO, ELEN CHRISTINA, INÁCIO PROFESSOR, MANEZINHO DA JOANA, MARILÚ, SILMAR RIBAS, VARDO, WILLIAN BRITO</t>
   </si>
   <si>
     <t>Solicita providenciar a instalação de câmeras de vigilância, nos sentidos de entradas e saídas da cidade, bem como em pontos estratégicos do perímetro urbano.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Solicita construir um banheiro exclusivo para os funcionários da UBS pref. José Oliveira de Souza.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Solicita realizar um show gospel, dia 30 de novembro, na data da comemoração do Dia do Evangélico.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
@@ -621,51 +621,51 @@
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Solicita construir uma rotatória na saída da Vicinal José Pinheiro da Silva, que dá acesso a Rua Manoel Dutra de Santana.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Solicita instalar sonorizador no solo da Rodovia Vicinal José Pinheiro da Silva, no trecho próximo a Fábrica de Farinha Mineirinha.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>MANEZINHO DA JOANA, ALAERTE DA DELEGACIA, CRISTINA DO ADITO, ELEN DO HOSPITAL, INÁCIO PROFESSOR, MARILÚ, SILMAR RIBAS, VARDO, WILLIAN BRITO</t>
+    <t>MANEZINHO DA JOANA, ALAERTE DA DELEGACIA, CRISTINA DO ADITO, ELEN CHRISTINA, INÁCIO PROFESSOR, MARILÚ, SILMAR RIBAS, VARDO, WILLIAN BRITO</t>
   </si>
   <si>
     <t>Solicita colocar atividade delegada no mínimo 3 dias na semana para dar segurança a nossa população.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Solicita construir lombadas, na rodovia que liga Indiaporã a Ouroeste em frente a chácara do senhor Júlio Roberto de Sant’anna.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Solicita confeccionar novo mapa da malha viária do Município de Indiaporã.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
@@ -1533,75 +1533,75 @@
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Solicita normatizar o incentivo à criação e expansão de loteamentos urbanos e às margens da represa do Rio Grande.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Solicita providenciar a manutenção no telhado do pátio da Emei Ilta Aparecida de Castro</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>CRISTINA DO ADITO, ALAERTE DA DELEGACIA, ELEN DO HOSPITAL, INÁCIO PROFESSOR, MANEZINHO DA JOANA, MARILÚ, SILMAR RIBAS, VARDO, WILLIAN BRITO</t>
+    <t>CRISTINA DO ADITO, ALAERTE DA DELEGACIA, ELEN CHRISTINA, INÁCIO PROFESSOR, MANEZINHO DA JOANA, MARILÚ, SILMAR RIBAS, VARDO, WILLIAN BRITO</t>
   </si>
   <si>
     <t>Solicita que o poder público municipal continue prestando apoio à tradicional empresa de  Indiaporã, responsável pela Farinha Mineirinha, disponibilizando, sem ônus ao erário, o caminhão municipal para o transporte semanal de mandioca.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2861/indicacao.142.2025.willian.pdf</t>
   </si>
   <si>
     <t>Solicita disponibilizar um local adequado para destinação de cadáveres de animais domésticos.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>MARILÚ, ALAERTE DA DELEGACIA, CRISTINA DO ADITO, ELEN DO HOSPITAL, INÁCIO PROFESSOR, MANEZINHO DA JOANA, SILMAR RIBAS, VARDO, WILLIAN BRITO</t>
+    <t>MARILÚ, ALAERTE DA DELEGACIA, CRISTINA DO ADITO, ELEN CHRISTINA, INÁCIO PROFESSOR, MANEZINHO DA JOANA, SILMAR RIBAS, VARDO, WILLIAN BRITO</t>
   </si>
   <si>
     <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2862/indicacao.143.2025.marilu_e_outros.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a instalação de um pergolado coberto com telha transparente e um bebedouro no Calçadão Diógenes Vicente Vieira.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2863/indicacao.144.2025.marilu.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar serviços de reparos no asfalto, tapa-buracos, no final da Avenida Nove de Julho, nas proximidades da entrada do Bairro ADUI.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>145</t>
   </si>
@@ -2973,51 +2973,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2890/emenda_impositiva_01.2025_alaerte.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2891/emenda_impositiva_02.2025_cristina_aydar.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2892/emenda_impositiva_03.2025_elen_christina.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2893/emenda_impositiva_04.2025_inacio_jose.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2894/emenda_impositiva_05.2025_manoel_feliciano.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2895/emenda_impositiva_06.2025_silmar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2896/emenda_impositiva_07.2025_valdevino.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2897/emenda_impositiva_08.2025_willian.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2898/emenda_impositiva_09.2025_marilu.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2900/emenda_impositiva_10.2025_alaerte.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2901/emenda_impositiva_11.2025_cristina_aydar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2902/emenda_impositiva_12.2025_inacio_jose.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2903/emenda_impositiva_13.2025_silmar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2904/emenda_impositiva_14.2025_valdevino.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2905/emenda_impositiva_15.2025_willian.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2906/emenda_impositiva_16.2025_elen_christina.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2907/emenda_impositiva_17.2025_manoel_feliciano.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2909/emenda_impositiva_18.2025_marilu.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2861/indicacao.142.2025.willian.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2862/indicacao.143.2025.marilu_e_outros.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2863/indicacao.144.2025.marilu.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2864/indicacao.145.2025.marilu.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2865/indicacao.146.2025.cristina_alimentacao_atletas.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2866/indicacao.147.2025.cristina_limpeza_do_centro_de_reciclagem.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2886/indicacao.154.2025.willian.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2887/indicacao.155.2025.cristina_-_t.o..pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2888/indicacao.156.2025.cristina_-_dinheiro_fundef.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2889/indicacao.157.2025.cristina_-_carreta_escola.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2916/indicacao.158.2025.willian.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2917/indicacao.159.2025.willian.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2918/indicacao.160.2025.willian.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2919/indicacao.162.2025.alaerte.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2920/indicacao.162.2025.alaerte.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2921/indicacao.163.2025.cristina_banner_tea.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2922/indicacao.164.2025.cristina_projeto_ferias.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2923/indicacao.165.2025.manoel.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2883/mocao_002.2025_manoel_regiane_nogueira_veras.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2882/pl.compl.08_15-04-2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2914/pl.compl.9.2025_taxa_iluminacao_cosip.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2915/pl.compl.10.2025__procurador_juridico.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2856/pl.52.2025_dia_das_criancas_cae-fmdca_5.000.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2857/pl.53.2025_concessao-quiosque-balneario.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2858/pl.54.2025_cae-secretaria-de-turismo_ii_10-14.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2859/pl.55.2025_cae-_manut-sec-mun-assit-social_10-14.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2860/pl.56.2025_cae-secretaria-de-turismo_10-14.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2870/pl.57.2025_cae-aquisicao-de-ambulancia_10-29.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2871/pl.58.2025_cae_controle-da-populacao-animal_emenda-vereadores_10-31.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2872/pl.59.2025_cae_custeio-saude-recurso-danilo-campeti_10-31.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2875/pl.60.2025_frente_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2876/pl.61.2025_cae_aquisicao-veiculo_equipe-saude-familia_11-06.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2877/pl.62.2025_cae_aquisicao-eq-unidade-basica-saude_11-11.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2884/pl_63.2025_cae-repasse-contrato-de-gestao_11-28.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2910/pl.64.2025_rerratificacao_-_cisarf.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2911/pl.65.2025_concessao-quiosque-clube_2025-12-08.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2912/pl.66.2025_cae-pavimentacao-balneario_aditivo_12-08.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2867/req.inf.18.2025_prefeitura_arrrecadacao_caminhoes.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2868/req.inf.19.2025_projeto_asfalto_e_pier_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2869/req.inf.20.2025_buracos_sabesp_-_cristina_e_todos_demais.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2885/req.inf.21.2025_precatorio_fundef_-_cristina.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2924/req.inf.22.2025_cristina_-_vaar_valor_aluno_ano.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2925/req.inf.23.2025_acsbi_exames_e_autistas.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2926/req.inf.24.2025_compl._req._21.2025_precatorio_fundef_-_cristina.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2025/2927/req.inf.25.2025_informacao_plc_08.2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H294"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="139.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="137.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="141.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>