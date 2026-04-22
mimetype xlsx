--- v0 (2026-01-14)
+++ v1 (2026-04-22)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>ZÉ CARLOS MEIO KILO</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Emenda individual de vereador em conformidade com o Art. 138-B da Lei Orgânica Municipal. Insira-se no anexo do Orçamento Impositivo do Projeto de Lei nº 74/2023, percentual destinado a ações e serviços públicos de saúde, no valor de R$ 13.855,00 para Exames de ultrassonografia, tomografia computadorizada e ressonância magnética.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ALAERTE DA DELEGACIA</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>WILLIAN BRITO</t>
   </si>
   <si>
     <t>2389</t>
   </si>
@@ -207,51 +207,51 @@
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>ESUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>CCJ - COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2023/2340/emenda_supressiva_no_01.2023.docx</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2023/2340/emenda_supressiva_no_01.2023.docx</t>
   </si>
   <si>
     <t>Suprime o artigo 9º do Projeto de Lei Ordinária nº 70/2023 de 15 de setembro de 2023.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Solicita colocar um busto do fundador deste município e/ou totem, em local de destaque, na Praça da Matriz Luiz Antonio do Amorim.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>Solicita providenciar a colocação de grama sintética no parque infantil instalado na Praça Luiz Antonio do Amorim.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
@@ -2409,67 +2409,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2023/2340/emenda_supressiva_no_01.2023.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2023/2340/emenda_supressiva_no_01.2023.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H272"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="186.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>