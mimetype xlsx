--- v1 (2026-04-22)
+++ v2 (2026-06-07)
@@ -93,51 +93,51 @@
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>WILLIAN BRITO</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>SILMAR RIBAS</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>ELEN DO HOSPITAL</t>
+    <t>ELEN CHRISTINA</t>
   </si>
   <si>
     <t>Emenda individual de vereador em conformidade com o Art. 138-B da Lei Orgânica Municipal. Insira-se no anexo do Orçamento Impositivo do Projeto de Lei nº 74/2023, percentual destinado a ações e serviços públicos de saúde, no valor de R$ 13.855,00 para consultas de cardiologia e neurologia, teste ergométrico, ecocardiograma e eletroencefalograma.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>MANEZINHO DA JOANA</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>VALTINHO DA AMBULÂNCIA</t>
   </si>
   <si>
     <t>2393</t>
   </si>
@@ -360,51 +360,51 @@
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Solicita distribuir gratuitamente uniformes e epis para os servidores públicos municipais.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Solicita efetuar a construção de guias, sarjetas e pavimentação asfáltica na Rua Manoel Borges Maldonado.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>ELEN DO HOSPITAL, ALAERTE DA DELEGACIA, JOELMA ELISA VILA NOVA CARDOSO, MANEZINHO DA JOANA, MARLOM MENDONÇA, SILMAR RIBAS, VALTINHO DA AMBULÂNCIA, WILLIAN BRITO, ZÉ CARLOS MEIO KILO</t>
+    <t>ELEN CHRISTINA, ALAERTE DA DELEGACIA, JOELMA ELISA VILA NOVA CARDOSO, MANEZINHO DA JOANA, MARLOM MENDONÇA, SILMAR RIBAS, VALTINHO DA AMBULÂNCIA, WILLIAN BRITO, ZÉ CARLOS MEIO KILO</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado projeto de lei complementar ao poder legislativo que adeque o valor do subsídio dos auxiliares de enfermagem, técnicos de enfermagem e enfermeiros da municipalidade, ao valor definido pela Lei nº 14.434/2022, que institui o piso salarial nacional da categoria citada.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Solicita colaborar com a construção de estacionamento no interior da Escola Estadual Professor Dathan Cervo.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Solicita providenciar a retirada dos mata-burros que estão entupidos de areia e submersos nas estradas rurais do município.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
@@ -1197,51 +1197,51 @@
   <si>
     <t>Requer “Moção de Aplausos” ao senhor Colman Silva Martins. Neste ano de 2023, foi convidado para assumir a administração da Associação Casa de Saúde Beneficente de Indiaporã, função que exerceu com grande esmero.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>Requer “Moção de Aplausos” a senhora Cleonice Cristina de Andrade. Colaborou muito na gestão municipal, especialmente nas funções desempenhadas de coordenadora de escola e diretora de escola de 2015 à 15/10/2023.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>Requer MOÇÃO DE APLAUSOS e reconhecimento público à ASSEMBLEIA DE DEUS, MINISTÉRIO BELÉM, EM INDIAPORÃ, pelos 50 anos de atividades completados neste ano de 2023 – Jubileu de Ouro.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>WILLIAN BRITO, ALAERTE DA DELEGACIA, ELEN DO HOSPITAL, JOELMA ELISA VILA NOVA CARDOSO, MANEZINHO DA JOANA, MARLOM MENDONÇA, SILMAR RIBAS, VALTINHO DA AMBULÂNCIA, ZÉ CARLOS MEIO KILO</t>
+    <t>WILLIAN BRITO, ALAERTE DA DELEGACIA, ELEN CHRISTINA, JOELMA ELISA VILA NOVA CARDOSO, MANEZINHO DA JOANA, MARLOM MENDONÇA, SILMAR RIBAS, VALTINHO DA AMBULÂNCIA, ZÉ CARLOS MEIO KILO</t>
   </si>
   <si>
     <t>Acrescenta o artigo 138-B na Lei Orgânica do Município de Indiaporã, instituindo o Orçamento Impositivo. As Emendas individuais dos vereadores aos Projetos da Lei de Diretrizes Orçamentárias (LDO) e da Lei Orçamentária Anual (LOA), serão aprovadas no limite percentual de 2% (dois por cento) da receita corrente líquida do exercício anterior ao do encaminhamento do projeto pelo Poder Executivo, sem caráter de duplicidade, sendo que a metade deste percentual será destinada a ações e serviços públicos de saúde.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
     <t>Altera o Art. 18 e acrescenta o artigo 18-A na Lei Orgânica do Município de Indiaporã, assegurando os direitos sociais previstos nos Incisos VIII e XVII do Art. 7º da Constituição Federal aos Secretários Municipais. Gozo de férias anuais remuneradas, acrescidas de 1/3 (um terço) constitucional de férias, com base no subsídio mensal. e recebimento de parcelas a título de décimo terceiro, com base no subsídio mensal.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>pref. Adérito Camargo Ferreira da Silva</t>
   </si>
@@ -1968,51 +1968,51 @@
   <si>
     <t>Requer sobre o contrato nº 002/2023 firmado com o CISARF: a) Cópia do contrato nº 002/2023. b) Cópia das faturas ou notas dos meses de 2023.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>Requer sobre as estradas rurais do Município danificadas pelo plantio de cana-de-açúcar: a) Cópia do laudo de vistoria e fiscalização emitido pelo executivo municipal sobre os danos causados pela Usina Ouroeste nas estradas municipais INP-353 e INP-361 e estreitamento das mesmas? b) Cópia da notificação à Usina Ouroeste solicitando providências.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>Requer sobre o estoque de material escolar: a) Informar os valores gastos pela municipalidade com a aquisição de material escolar nos exercícios 2020, 2021 e 2022. b) Quais as providências adotadas pelo Executivo para solucionar a situação apresentada, caso esteja constatada a insuficiência de estoque de material escolar? c) Qual o prazo para a solução da demanda?</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>Requer complementação de resposta do Requerimento Nº 22/2022: a) Certidão de objeto e pé, que no ofício acima citado, informaram que foi solicitada e estavam aguardando para remessa a este requerente. b) Informar se já houve manifestação dos litigantes sobre a nova proposta de acordo apresentada pela municipalidade?</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>MANEZINHO DA JOANA, ALAERTE DA DELEGACIA, ELEN DO HOSPITAL, JOELMA ELISA VILA NOVA CARDOSO, MARLOM MENDONÇA, SILMAR RIBAS, VALTINHO DA AMBULÂNCIA, WILLIAN BRITO, ZÉ CARLOS MEIO KILO</t>
+    <t>MANEZINHO DA JOANA, ALAERTE DA DELEGACIA, ELEN CHRISTINA, JOELMA ELISA VILA NOVA CARDOSO, MARLOM MENDONÇA, SILMAR RIBAS, VALTINHO DA AMBULÂNCIA, WILLIAN BRITO, ZÉ CARLOS MEIO KILO</t>
   </si>
   <si>
     <t>Requer: a) cópia do contrato nº 05/2023, firmado com o INSTITUTO EVOLUTA, no valor de R$ 96.000,00.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>Requer solução para o buraco no asfalto da Avenida da Saudade: a) Informar quais os motivos que impedem de solucionar a erosão causada pela passagem de água pluvial no local acima citado.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>Requer sobre a falta de patrolamento nas estradas rurais de Indiaporã: a) Informar quais os motivos que impedem a administração municipal de fazer e manter satisfatoriamente as condições de tráfego no leito carroçável das estradas rurais de Indiaporã. b) Em qual data será iniciado o serviço de manutenção das estradas rurais de Indiaporã?</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>Requeiro as seguintes informações sobre a Lei Municipal 1374/2022: a) Os nomes de pessoas vivas constantes de leis revogadas foram retirados nas identificações de próprios, vias e logradouros públicos? b) No caso de eventuais remanescentes de nomes de pessoas vivas, que ainda constem nas identificações de próprios públicos, informar quais providências serão tomadas quanto à retirada dos mesmos.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
@@ -2424,51 +2424,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2023/2340/emenda_supressiva_no_01.2023.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H272"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="186.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="184.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="105.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>