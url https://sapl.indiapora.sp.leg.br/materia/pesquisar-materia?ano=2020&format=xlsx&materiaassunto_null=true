--- v0 (2026-01-14)
+++ v1 (2026-04-13)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>ALAERTE DA DELEGACIA</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Aquisição de 1 (um) veículo zero quilômetro, capacidade de 5 lugares, com 4 portas, com ar condicionado, para uso exclusivo das visitas domiciliares da Equipe do Programa Saúde da Família, na zona rural do município e no Bairro Tupinambá. R$ 14.400,00 (valor parcial 1 de 4)</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CRISTINA DO ADITO</t>
   </si>
   <si>
     <t>Aquisição de equipamentos e aparelhos para o Laboratório Clínico do Hospital Municipal Dr. Jair Sponquiado: 01 (um) analisador hematológico automatizado. R$ 14.400,00 (valor parcial 1 de 3)</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>DONIZETH DA AMBULÂNCIA</t>
   </si>
@@ -1162,51 +1162,51 @@
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial e dá outras providências. R$ 100.000 reais destinados a manutenção do MAC – Média e Alta Complexidade e Repasse Consórcio Intermunicipal Saúde – Região de Fernandópolis. Repasses dos recursos financeiros por parte do Ministério da Saúde – Fundo Nacional de Saúde, bloco de recursos Atenção de Média e Alta Complexidade Ambulatorial e Hospitalar, piso Incremento Temporário ao Custeio dos Serviços de Assistência Hospitalar e Ambulatorial.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar e dá outras providências. R$ 350.500 reais destinados a suplementação de diversas dotações por conta da redução parcial de outras dotações.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2020/1487/pl.68.2020.plano.turismo.docx</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2020/1487/pl.68.2020.plano.turismo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para atualização do Plano Municipal de Turismo, e dá outras providências.  Tendo como referência a Lei nº 891 de 03 de abril de 2017 e seu Anexo Único</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para celebrar Termo de Colaboração entre a Administração Pública Municipal e Organização da Sociedade Civil e dá outras providências.  ACSBI - Associação Casa de Saúde Beneficente de Indiaporã CNPJ nº 02.927.389/0001-40, visando à prestação de assistência à saúde mediante repasse de recurso financeiro no FMS, originado de uma emenda parlamentar (INCREMENTO MAC) com o número de proposta 36000.30680992/02-000. R$ 100 mil reais</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para suplementação de crédito adicional especial e dá outras providências. R$ 579,70 autorizado pela Lei Municipal nº 1.116 de 07/04/2020</t>
   </si>
   <si>
     <t>1490</t>
   </si>
@@ -1920,67 +1920,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2020/1487/pl.68.2020.plano.turismo.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2020/1487/pl.68.2020.plano.turismo.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H188"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="169.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>