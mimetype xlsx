--- v1 (2026-04-13)
+++ v2 (2026-06-05)
@@ -90,51 +90,51 @@
   <si>
     <t>CRISTINA DO ADITO</t>
   </si>
   <si>
     <t>Aquisição de equipamentos e aparelhos para o Laboratório Clínico do Hospital Municipal Dr. Jair Sponquiado: 01 (um) analisador hematológico automatizado. R$ 14.400,00 (valor parcial 1 de 3)</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>DONIZETH DA AMBULÂNCIA</t>
   </si>
   <si>
     <t>Aquisição de 1 (um) veículo zero quilômetro, capacidade de 5 lugares, com 4 portas, com ar condicionado, para uso exclusivo das visitas domiciliares da Equipe do Programa Saúde da Família, na zona rural do município e no Bairro Tupinambá. R$ 14.400,00 (valor parcial 2 de 4)</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>ELEN DO HOSPITAL</t>
+    <t>ELEN CHRISTINA</t>
   </si>
   <si>
     <t>Aquisição de equipamentos e aparelhos para o Laboratório Clínico do Hospital Municipal Dr. Jair Sponquiado: 01 (uma) centrífuga digital capacidade igual ou superior a 12 (doze) tubos. R$ 4.400,00</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Aquisição de 10 (dez) bicicletas aro 26, com 18 marchas, para uso exclusivo, nas visitas domiciliares, pelos servidores da UBS Pref. José Oliveira de Souza, lotados no setor de PSF: agentes de saúde, enfermeiros e técnicos de enfermagem. R$ 10.000,00</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>ZICA DO MEIO KILO</t>
   </si>
   <si>
     <t>Aquisição de equipamentos e aparelhos para o Laboratório Clínico do Hospital Municipal Dr. Jair Sponquiado: 1 (um) analisador BIOQUÍMICO automático, até 200 testes por hora. R$ 14.400,00 (valor parcial 1 de 5)</t>
   </si>
@@ -621,51 +621,51 @@
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Solicita efetuar a pintura de sinalização “PARE” no solo, em todos os cruzamentos de ruas no Bairro Residencial ADUI e demarcação de faixas de pedestres, onde couber.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos ao Padre Severino Leite Diniz por ter praticado conduta benéfica à coletividade. Por sua atuação na CPT - Comissão Pastoral da Terra em todo o Estado de São Paulo. Seu trabalho é uma referência em todo o Brasil no apoio aos trabalhadores rurais.  Vem atendendo as comunidades rurais de produtores familiar e assentadas, levando a formação ecumênica religiosas aos acampados em todo o Estado de São Paulo.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>VALDECI DO TUPI, ALAERTE DA DELEGACIA, CRISTINA DO ADITO, DONIZETH DA AMBULÂNCIA, ELEN DO HOSPITAL, SERGIANO MALDONADO, SILMAR RIBAS, VALDIR DO SGOTTI, ZICA DO MEIO KILO</t>
+    <t>VALDECI DO TUPI, ALAERTE DA DELEGACIA, CRISTINA DO ADITO, DONIZETH DA AMBULÂNCIA, ELEN CHRISTINA, SERGIANO MALDONADO, SILMAR RIBAS, VALDIR DO SGOTTI, ZICA DO MEIO KILO</t>
   </si>
   <si>
     <t>Moção de APOIO aos aprovados no concurso de Supervisor de Ensino do quadro do magistério do estado de São Paulo. Em conformidade com o Edital SE nº 02/2018</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
   </si>
   <si>
     <t>Dispõe sobre as Contas da Prefeitura Municipal de Indiaporã-SP, referente ao exercício financeiro de 2017, processo TC-006396.989.16-2. Ficam APROVADAS AS CONTAS da Prefeitura Municipal de Indiaporã, relativas ao exercício de 2017, sob responsabilidade da Prefeita Municipal ELAINE ALVARES SILVEIRA ROCHA e, conseqüentemente, fica acatado o parecer prévio favorável emitido pelo Egrégio Tribunal de Contas do Estado de São Paulo nos autos do processo TC-006396.989.16-2.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>Dispõe sobre as Contas da Prefeitura Municipal de Indiaporã-SP, referente ao exercício financeiro de 2018, processo TC-004153.989.18-1. Ficam APROVADAS AS CONTAS da Prefeitura Municipal de Indiaporã, relativas ao exercício de 2018, sob responsabilidade da Prefeita Municipal ELAINE ALVARES SILVEIRA ROCHA e, conseqüentemente, fica acatado o parecer prévio favorável emitido pelo Egrégio Tribunal de Contas do Estado de São Paulo nos autos do processo TC-004153.989.18-1. .</t>
   </si>
@@ -1560,60 +1560,60 @@
     <t>Requer informações sobre a limpeza dos terrenos do loteamento ADUI.  a) Qual o nome do servidor responsável pela notificação dos proprietários dos terrenos que necessitam de limpeza? b) Quais as providências que serão tomadas para sanar os problemas apontados?</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>Requer complementação de resposta do Requerimento Nº 3/2020. a) Enviar cópia da normatização, em âmbito municipal, que permite o expediente de trabalho conhecido por 24 X 72 (24 horas de trabalho por 72 horas de descanso); b) Existe previsão de regime de trabalho em escala de plantão 24 X 72 na Convenção Coletiva de Trabalho firmada entre o Município de Indiaporã e o Sindicato dos Servidores Públicos Municipais de Indiaporã?</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>a) Explicar os motivos da ausência de tapume em obra na Praça Luiz Antônio do Amorim, do Convênio 223/2019 ST-DADETUR, firmado junto a Secretaria de Turismo; b) Enviar cópia do contrato nº 0085/20, fornecedor CONSTRUTORA OLIVEIRA &amp; ARAUJO LTDA. – EPP, assinado em 28/05/2020, no valor de R$ 784.738,60.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal: a) Qual a data que este patrimônio “Castramóvel” foi entregue e encontra-se à disposição do Município de Indiaporã?_x000D_
 b) Quais os motivos do “Castramóvel” encontrar-se inoperante até a presente data? c) Qual o nome do servidor que realizará as castrações de animais de pequeno porte aqui no município? d) Enviar print da tela do Portal da Transparência, aba Patrimônio, onde pode ser encontrado o registro do referido bem. e) Enviar cópia do CRLV da Unidade Móvel, expedido pelo Detran-SP.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>VALDIR DO SGOTTI, ALAERTE DA DELEGACIA, CRISTINA DO ADITO, DONIZETH DA AMBULÂNCIA, ELEN DO HOSPITAL, SERGIANO MALDONADO, SILMAR RIBAS, VALDECI DO TUPI, ZICA DO MEIO KILO</t>
+    <t>VALDIR DO SGOTTI, ALAERTE DA DELEGACIA, CRISTINA DO ADITO, DONIZETH DA AMBULÂNCIA, ELEN CHRISTINA, SERGIANO MALDONADO, SILMAR RIBAS, VALDECI DO TUPI, ZICA DO MEIO KILO</t>
   </si>
   <si>
     <t>Solicitação de fundamentação legal por parte do Poder Executivo que dê respaldo às exigências trazidas no bojo do Ofício nº: 76/2020-GAB, que justifique a não execução das emendas impositivas. Reiteração do pedido de implementação das emendas.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>ALAERTE DA DELEGACIA, CRISTINA DO ADITO, DONIZETH DA AMBULÂNCIA, ELEN DO HOSPITAL, SERGIANO MALDONADO, SILMAR RIBAS, VALDECI DO TUPI, VALDIR DO SGOTTI, ZICA DO MEIO KILO</t>
+    <t>ALAERTE DA DELEGACIA, CRISTINA DO ADITO, DONIZETH DA AMBULÂNCIA, ELEN CHRISTINA, SERGIANO MALDONADO, SILMAR RIBAS, VALDECI DO TUPI, VALDIR DO SGOTTI, ZICA DO MEIO KILO</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal enviar relação contendo os dados: nome do credor, CNPJ ou CPF, valor individual e totalização no final das dívidas da Prefeitura do Município de Indiaporã, inscritos em restos a pagar relativos ao exercício de 2012 e exercícios anteriores, canceladas através do Decreto Municipal nº 2.145, de 23 de novembro de 2020.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1935,51 +1935,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2020/1487/pl.68.2020.plano.turismo.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H188"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="169.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="167.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="98.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>