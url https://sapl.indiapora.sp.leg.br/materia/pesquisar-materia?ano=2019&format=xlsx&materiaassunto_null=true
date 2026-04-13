--- v0 (2026-01-14)
+++ v1 (2026-04-13)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>ALAERTE DA DELEGACIA</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Aquisição de equipamentos e aparelhos para o Centro Cirúrgico do Hospital Municipal Dr. Jair Sponquiado: 01 (um) foco de teto e 01 (um) monitor cardíaco. 10.301.0120 Atendimentos a UBS / R$ 13 mil reais.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CRISTINA DO ADITO</t>
   </si>
   <si>
     <t>Transferência de recursos com a finalidade de CUSTEIO para a Associação Casa de Saúde Beneficente de Indiaporã, CNPJ nº 02.927.389/0001-40. A entidade irá proximamente apresentar seu plano de trabalho. 10.301.0120 - Subvenções e Auxílios ao Terceiro Setor – Saúde = R$ 13 mil reais.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>DONIZETH DA AMBULÂNCIA</t>
   </si>
@@ -936,51 +936,51 @@
   <si>
     <t>Dispõe sobre outorga de Título de Cidadã Indiaporãense a senhora Silvana Cordeiro do Amaral Crepaldi e dá outras providências.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>Dispõe sobre outorga de Título de Cidadão Indiaporãense ao senhor João Maciel da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>Dispõe sobre outorga de Título de Cidadão Indiaporãense ao senhor Aguinaldo Oliveira Guimarães e dá outras providências.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>Dispõe sobre outorga de Título de Cidadão Indiaporãense ao senhor Gilberto Pereira de Camargos e dá outras providências.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2019/1299/pj.dec.leg.rodrigo_garcia.titulo_de_cidadao.20_VFBB5Ug.docx</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2019/1299/pj.dec.leg.rodrigo_garcia.titulo_de_cidadao.20_VFBB5Ug.docx</t>
   </si>
   <si>
     <t>Dispõe sobre outorga de Título de Cidadão Indiaporãense ao excelentíssimo senhor Vice-Governador do Estado de São Paulo, RODRIGO GARCIA e dá outras providências.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>pref. Elaine Alvares Silveira Rocha</t>
   </si>
   <si>
     <t>Dispõe sobre incorporação de abono salarial e reajuste salarial dos servidores públicos ativos, inativos e pensionistas e dá outras providências.  Fica incorporado o abono no valor de R$ 85,00 (oitenta e cinco reais), concedido pela Lei Complementar Municipal nº 050, de 25 de janeiro de 2018. Reajuste salarial de 4,612% (quatro inteiro seiscentos e doze milésimos por cento) a partir de 1º de janeiro de 2019.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
@@ -1587,51 +1587,51 @@
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>Solicita informações, esclarecimentos e providências sobre os servidores públicos municipais comissionados. Assim, através deste, requer-se a prestação das informações a seguir relacionadas, pleiteando ainda, a remessa dos seguintes documentos: a) Relação de todos os servidores públicos municipais que estão em função comissionada, contendo os campos: nome, cargo, referência, tipo de admissão (efetivo ou em comissão) e o local onde está trabalhando.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>Solicita informações, esclarecimentos e providências sobre os servidores públicos municipais efetivos que estão à disposição nas diversas unidades municipais. Assim, através deste, requer-se a prestação das informações a seguir relacionadas, pleiteando ainda, a remessa dos seguintes documentos: a)	Relação de todos os servidores públicos municipais efetivos, não comissionados, que estão À DISPOSIÇÃO, nas diversas unidades municipais, exercendo funções e atividades diferentes das ATRIBUIÇÕES prevista para o cargo, contendo os campos: nome, cargo, referência e o local onde está trabalhando. b) Quando os servidores, acima mencionados, deverão voltar a exercer as atribuições do cargo de provimento efetivo?</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>ReCPI</t>
   </si>
   <si>
     <t>Requerimento de CPI</t>
   </si>
   <si>
     <t>DONIZETH DA AMBULÂNCIA, ALAERTE DA DELEGACIA, SERGIANO MALDONADO, ZICA DO MEIO KILO</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2019/1264/req.cpi_01.2019_23.05.19_camara_indiapora.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2019/1264/req.cpi_01.2019_23.05.19_camara_indiapora.pdf</t>
   </si>
   <si>
     <t>Requer a criação de Comissão Parlamentar de Inquérito (CPI), com a finalidade específica de investigar a realização de despesas, com alimentação em viagem do grupo de pessoas da melhor idade para a Lagoa Santa-GO, efetuada pela Prefeitura do Município de Indiaporã - SP.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1938,67 +1938,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2019/1299/pj.dec.leg.rodrigo_garcia.titulo_de_cidadao.20_VFBB5Ug.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2019/1264/req.cpi_01.2019_23.05.19_camara_indiapora.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2019/1299/pj.dec.leg.rodrigo_garcia.titulo_de_cidadao.20_VFBB5Ug.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2019/1264/req.cpi_01.2019_23.05.19_camara_indiapora.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H209"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="87.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="126.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>