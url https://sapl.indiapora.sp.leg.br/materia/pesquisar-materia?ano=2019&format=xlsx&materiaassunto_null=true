--- v1 (2026-04-13)
+++ v2 (2026-06-16)
@@ -87,51 +87,51 @@
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CRISTINA DO ADITO</t>
   </si>
   <si>
     <t>Transferência de recursos com a finalidade de CUSTEIO para a Associação Casa de Saúde Beneficente de Indiaporã, CNPJ nº 02.927.389/0001-40. A entidade irá proximamente apresentar seu plano de trabalho. 10.301.0120 - Subvenções e Auxílios ao Terceiro Setor – Saúde = R$ 13 mil reais.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>DONIZETH DA AMBULÂNCIA</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>ELEN DO HOSPITAL</t>
+    <t>ELEN CHRISTINA</t>
   </si>
   <si>
     <t>Transferência de recursos com a finalidade de CUSTEIO para a Associação Casa de Saúde Beneficente de Indiaporã, CNPJ nº 02.927.389/0001-40. A entidade irá proximamente apresentar seu plano de trabalho. 10.301.0120 - Subvenções e Auxílios ao Terceiro Setor – Saúde / R$ 13 mil reais.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ZICA DO MEIO KILO</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>SERGIANO MALDONADO</t>
   </si>
   <si>
     <t>Aquisição de equipamentos e aparelhos de Fisioterapia para serem utilizados nos tratamentos dos pacientes que procuram o Setor de Fisioterapia da UBS Prefeito José Oliveira de Souza. 10.301.0120 Atendimentos a UBS / R$ 13 mil reais.</t>
   </si>