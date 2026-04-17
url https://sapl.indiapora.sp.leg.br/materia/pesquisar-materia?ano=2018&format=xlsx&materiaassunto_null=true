--- v0 (2026-01-14)
+++ v1 (2026-04-17)
@@ -54,183 +54,183 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>ALAERTE DA DELEGACIA</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1159/emen._imp._2018_alaerte.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1159/emen._imp._2018_alaerte.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no orçamento de 2019 visando a  transferência de recursos com a finalidade de custeio para a Associação Casa de Saúde Beneficente de Indiaporã, CNPJ nº 02.927.389/0001-40, no valor de R$24.400,00.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CRISTINA DO ADITO</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1160/emen._imp._2018_cristina.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1160/emen._imp._2018_cristina.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao orçamento de 2019 visando a transferência de recursos com a finalidade de custeio para a Associação Casa de Saúde Beneficente de Indiaporã, CNPJ nº 02.927.389/0001-40, no valor de R$24.400,00.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>DONIZETH DA AMBULÂNCIA</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1161/emen._imp._2018_donizeth.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1161/emen._imp._2018_donizeth.pdf</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>ELEN DO HOSPITAL</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1162/emen._imp._2018_elen.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1162/emen._imp._2018_elen.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao orçamento de 2019, PLO 064/2018, visando a transferência de recursos com a finalidade de custeio para a Associação Casa de Saúde Beneficente de Indiaporã, CNPJ nº 02.927.389/0001-40, no valor de R$24.400,00.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ZICA DO MEIO KILO</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1163/emen._imp._2018_luiza.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1163/emen._imp._2018_luiza.pdf</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>SERGIANO MALDONADO</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1164/emen._imp._2018_sergiano.006.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1164/emen._imp._2018_sergiano.006.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao orçamento de 2019, PLO 064/2018, visando a aquisição de equipamentos e aparelhos de Fisioterapia para serem utilizados nos tratamentos dos pacientes que procuram o Setor de Fisioterapia da UBS Prefeito José Oliveira de Souza, no valor de R$12.200,00.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1165/emen._imp._2018_sergiano.007.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1165/emen._imp._2018_sergiano.007.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao orçamento de 2019, PLO 064/2018, visando a construção de 01 (um) abrigo de passageiros usuários do transporte coletivo, no trevo de acesso à Rua Manoel Urquiza Nogueira, localizado na Rodovia Vicinal José Pinheiro da Silva, no valor de R$12.200,00.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>SILMAR RIBAS</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1166/emen._imp._2018_silmar.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1166/emen._imp._2018_silmar.pdf</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>VALDECI DO TUPI</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1167/emen._imp._2018_valdeci.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1167/emen._imp._2018_valdeci.pdf</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>VALDIR DO SGOTTI</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1168/emen._imp._2018_valdir.pdf</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1168/emen._imp._2018_valdir.pdf</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.indiapora.sp.leg.br/media/</t>
+    <t>http://sapl.indiapora.sp.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITA DA CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE PROVIDENCIE CAPACITAÇÃO EM PRIMEIROS SOCORROS À PROFESSORES E FUNCIONÁRIOS DA EMEI E EMEF SOB SUA RESPONSABILIDADE.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>SOLICITA PROVIDENCIAR DOAÇÃO DE UNIFORMES PARA TODOS OS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAR QUE SEJA FEITO ATENDIMENTO ODONTOLÓGICO NA U.B.S. ALENICE FONTOURA DE ALCANTÂRA, DO BAIRRO TUPINAMBÁ.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>SOLICITA ATUALIZAR A LEGISLAÇÃO SOBRE PLANTIO DE ÁRVORES NAS CALÇADAS E MANTER DISPONÍVEL NO SITE DA PREFEITURA INFORMAÇÕES SOBRE A MANEIRA CORRETA, DISTRIBUIR PANFLETOS E DIVULGAR EM CARRO DE SOM.</t>
   </si>
   <si>
     <t>986</t>
   </si>
@@ -2005,67 +2005,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1159/emen._imp._2018_alaerte.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1160/emen._imp._2018_cristina.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1161/emen._imp._2018_donizeth.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1162/emen._imp._2018_elen.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1163/emen._imp._2018_luiza.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1164/emen._imp._2018_sergiano.006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1165/emen._imp._2018_sergiano.007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1166/emen._imp._2018_silmar.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1167/emen._imp._2018_valdeci.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1168/emen._imp._2018_valdir.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1159/emen._imp._2018_alaerte.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1160/emen._imp._2018_cristina.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1161/emen._imp._2018_donizeth.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1162/emen._imp._2018_elen.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1163/emen._imp._2018_luiza.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1164/emen._imp._2018_sergiano.006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1165/emen._imp._2018_sergiano.007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1166/emen._imp._2018_silmar.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1167/emen._imp._2018_valdeci.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1168/emen._imp._2018_valdir.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H207"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="169.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>