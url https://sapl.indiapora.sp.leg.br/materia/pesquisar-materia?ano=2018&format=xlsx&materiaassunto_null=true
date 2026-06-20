--- v1 (2026-04-17)
+++ v2 (2026-06-20)
@@ -93,51 +93,51 @@
   <si>
     <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1160/emen._imp._2018_cristina.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao orçamento de 2019 visando a transferência de recursos com a finalidade de custeio para a Associação Casa de Saúde Beneficente de Indiaporã, CNPJ nº 02.927.389/0001-40, no valor de R$24.400,00.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>DONIZETH DA AMBULÂNCIA</t>
   </si>
   <si>
     <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1161/emen._imp._2018_donizeth.pdf</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>ELEN DO HOSPITAL</t>
+    <t>ELEN CHRISTINA</t>
   </si>
   <si>
     <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1162/emen._imp._2018_elen.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao orçamento de 2019, PLO 064/2018, visando a transferência de recursos com a finalidade de custeio para a Associação Casa de Saúde Beneficente de Indiaporã, CNPJ nº 02.927.389/0001-40, no valor de R$24.400,00.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ZICA DO MEIO KILO</t>
   </si>
   <si>
     <t>http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1163/emen._imp._2018_luiza.pdf</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>6</t>
   </si>
@@ -921,90 +921,90 @@
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS QUANTO A CONSTRUÇÃO DE RAMPAS DE ACESSIBILIDADE NAS DEPENDÊNCIAS DO "ARECI". (ÁREA DE LAZER ALFREDO COELHO)</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>SOLICITA  A CONTINUIDADE DA REFORMA DO ESPAÇO APROPRIADO AOS CÃES ABANDONADOS.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>CRISTINA DO ADITO, ALAERTE DA DELEGACIA, DONIZETH DA AMBULÂNCIA, ELEN DO HOSPITAL, SERGIANO MALDONADO, SILMAR RIBAS, VALDECI DO TUPI, VALDIR DO SGOTTI, ZICA DO MEIO KILO</t>
+    <t>CRISTINA DO ADITO, ALAERTE DA DELEGACIA, DONIZETH DA AMBULÂNCIA, ELEN CHRISTINA, SERGIANO MALDONADO, SILMAR RIBAS, VALDECI DO TUPI, VALDIR DO SGOTTI, ZICA DO MEIO KILO</t>
   </si>
   <si>
     <t>SOLICITA ALTERAÇÃO DA LEI COMPLEMENTAR Nº 006/2009, QUE DISCIPLINA O REGIME JURÍDICO, NO SENTIDO DE REALIZAR O PAGAMENTO DO 13º SALÁRIO EM 02 (DUAS) PARCELAS ANUAIS, NO MÊS DO ANIVERSÁRIO E EM DEZEMBRO.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO À INICIATIVA DO DEPUTADO JORGE CARUSO PELA AUTORIA DO PL Nº 718/2017 QUE EM SUA REDAÇÃO TRAZ À ESFERA DA LEGALIDADE A MANUTENÇÃO DE CADASTRAMENTO DAS DOAÇÕES, CONTRARIANDO A BUROCRACIA PROPOSTA PELA SECRETARIA DA FAZENDA NA RESOLUÇÃO SF 18, DE 09 DE MARÇO DE 2017.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>ALAERTE DA DELEGACIA, CRISTINA DO ADITO, DONIZETH DA AMBULÂNCIA, ELEN DO HOSPITAL, SERGIANO MALDONADO, SILMAR RIBAS, VALDECI DO TUPI, VALDIR DO SGOTTI, ZICA DO MEIO KILO</t>
+    <t>ALAERTE DA DELEGACIA, CRISTINA DO ADITO, DONIZETH DA AMBULÂNCIA, ELEN CHRISTINA, SERGIANO MALDONADO, SILMAR RIBAS, VALDECI DO TUPI, VALDIR DO SGOTTI, ZICA DO MEIO KILO</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SENHOR EVERALDO LOPES TEIXEIRA, FREQUENTADOR ASSÍDUO EM TODAS AS SESSÕES ORDINÁRIAS E EXTRAORDINÁRIAS DA CÂMARA MUNICIPAL DE INDIAPORÃ</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>VALDIR DO SGOTTI, ALAERTE DA DELEGACIA, CRISTINA DO ADITO, DONIZETH DA AMBULÂNCIA, ELEN DO HOSPITAL, SERGIANO MALDONADO, SILMAR RIBAS, VALDECI DO TUPI, ZICA DO MEIO KILO</t>
+    <t>VALDIR DO SGOTTI, ALAERTE DA DELEGACIA, CRISTINA DO ADITO, DONIZETH DA AMBULÂNCIA, ELEN CHRISTINA, SERGIANO MALDONADO, SILMAR RIBAS, VALDECI DO TUPI, ZICA DO MEIO KILO</t>
   </si>
   <si>
     <t>REQUER MOÇÃO DE APLAUSOS AO DEPUTADO FEDERAL RODRIGO GARCIA POR TER PRATICADO CONDUTA BENÉFICA À COLETIVIDADE. DURANTE SUA TRAJETÓRIA POLÍTICA DIRECIONOU VÁRIOS RECURSOS QUE BENEFICIARAM A POPULAÇÃO DE INDIAPORÃ, SENDO R$1.500.000,00 PARA CONSTRUÇÃO DE UMA CRECHE QUE ESTÁ SENDO CONCLUÍDA A OBRA; R$200.000,00 QUE SERVIRAM PARA A CONSTRUÇÃO DE UMA GALERIA PLUVIAL NO CDHU DR. SETSUO SAKATA; R$245.000,00 PARA UM RECAPEAMENTO QUE JÁ INICIOU AS OBRAS E; R$223.000,00 QUE JÁ ESTÁ ASSINADO E EMPENHADO PARA OUTRO RECAPEAMENTO ASFÁLTICO EM DIVERSAS RUAS DO MUNICÍPIO; LIBERAÇÃO DA CONSTRUÇÃO DE 110 CASAS PELO CDHU COM VALOR ESTIMADO EM 10 MILHÕES DE REAIS.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>DONIZETH DA AMBULÂNCIA, ALAERTE DA DELEGACIA, CRISTINA DO ADITO, ELEN DO HOSPITAL, SERGIANO MALDONADO, SILMAR RIBAS, VALDECI DO TUPI, VALDIR DO SGOTTI, ZICA DO MEIO KILO</t>
+    <t>DONIZETH DA AMBULÂNCIA, ALAERTE DA DELEGACIA, CRISTINA DO ADITO, ELEN CHRISTINA, SERGIANO MALDONADO, SILMAR RIBAS, VALDECI DO TUPI, VALDIR DO SGOTTI, ZICA DO MEIO KILO</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER MOÇÃO DE APOIO AO PROJETO DE LEI Nº 7.879/17, DE AUTORIA DO DEPUTADO FEDERAL SÓSTENES CAVALCANTE (DEM-RJ). </t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>REQUER MOÇÃO DE APOIO E PREOCUPAÇÃO COM O FUNDO DE PENSÃO POSTALIS, DOS EMPREGADOS E APOSENTADOS DA EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS - ECT.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE INSÍGNIA 12 DE MAIO AO SENHOR ADALBERTO FRANCISCO GONÇALVES (BETO SAPATEIRO) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
@@ -1611,51 +1611,51 @@
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE INDIAPORÃ E DÁ OUTRAS PROVIDÊNCIAS. FICA CONCEDIDA, A PARTIR DE 1º DE MARÇO DE 2018, O PERCENTUAL DE 2,95% (DOIS VÍRGULA NOVENTA E CINCO POR CENTO), A TÍTULO DE RECOMPOSIÇÃO DAS PERDAS DO PODER AQUISITIVO DA MOEDA PELA INFLAÇÃO, PELO ÍNDICE DO IPCA ACUMULADO, CONFORME PREVISTO NA LEI MUNICIPAL Nº 955 DE 20 DE MARÇO DE 2018</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>REITERA PEDIDO DE INFORMAÇÕES Nº 06/2017 SOBRE OS DIREITOS À INSALUBRIDADE E PERICULOSIDADE. SOLICITA CÓPIA DO LAUDO E/OU RELATÓRIOS FINAIS ENTREGUE PELA EMPRESA CONTRATADA.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>ZICA DO MEIO KILO, ALAERTE DA DELEGACIA, CRISTINA DO ADITO, DONIZETH DA AMBULÂNCIA, ELEN DO HOSPITAL, SERGIANO MALDONADO, SILMAR RIBAS, VALDECI DO TUPI, VALDIR DO SGOTTI</t>
+    <t>ZICA DO MEIO KILO, ALAERTE DA DELEGACIA, CRISTINA DO ADITO, DONIZETH DA AMBULÂNCIA, ELEN CHRISTINA, SERGIANO MALDONADO, SILMAR RIBAS, VALDECI DO TUPI, VALDIR DO SGOTTI</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES SOBRE A SITUAÇÃO FINANCEIRA DA A.C.S.B.I. EM 31/12/2017, CÓPIA DO BALANÇO 2017, CÓPIA DAS 03 ÚLTIMAS GUIAS DE RECOLHIMENTO DO FGTS E INSS E INFORMAR SE A ORGANIZAÇÃO SOCIAL POSSUI SITE E LINK DIRETO E OSTENSIVO À APLICAÇÃO DOS RECURSOS PÚBLICOS RECEBIDOS E A SUAS RESPECTIVAS DESTINAÇÕES.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO MUNICIPAL O CUMPRIMENTO DO PISO NACIONAL DOS PROFESSORES POR 40 HORAS TRABALHADAS, DETERMINADO PELO MEC.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t xml:space="preserve">REITERA PEDIDOS DE INFORMAÇÕES Nº 06/2017 E  01/2018. POR MOTIVO DE NÃO ATENDIMENTO SATISFATÓRIO AOS REQUERIMENTOS ANTERIORES REQUER-SE A REMESSA DA CÓPIA DO LAUDO E/OU RELATÓRIOS FINAIS ENTREGUE PELA EMPRESA GOA &amp;#8211; GESTÃO OCUPACIONAL E AMBIENTAL LTDA. </t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER-SE A PRESTAÇÃO DAS INFORMAÇÕES A SEGUIR RELACIONADAS, PLEITEANDO AINDA, A REMESSA DOS SEGUINTES DOCUMENTOS: A)	CÓPIA DO DECRETO MUNICIPAL PREVISTO NO ARTIGO 10 DA LEI Nº 73, DE 17 DE MARÇO DE 1978; EM CASO DE NÃO HAVER SIDO AINDA EDITADO TAL NORMA REGULAMENTADORA, REQUER-SE PROVIDÊNCIAS NO SENTIDO DE SANAR A AUSÊNCIA DENTRO DO PRAZO LEGAL E ENCAMINHAR À ESTA CASA DE LEIS. B) SOLICITA PROVIDÊNCIAS NO SENTIDO DE OFICIALIZAR A EMPRESA AXTEL FIBRA, ESTABELECIDA NO CALÇADÃO DIÓGENES VICENTE VIEIRA, PARA QUE A MESMA RETIRE A PINTURA DO BRASÃO DE ARMAS DO MUNICÍPIO DE SUA FACHADA COMERCIAL, EM FACE DO PREVISTO NOS ARTIGOS 6º( ) E 8º( ) DA LEI Nº 73, DE 17 DE MARÇO DE 1978._x000D_
 </t>
   </si>
   <si>
     <t>997</t>
@@ -2020,51 +2020,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1159/emen._imp._2018_alaerte.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1160/emen._imp._2018_cristina.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1161/emen._imp._2018_donizeth.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1162/emen._imp._2018_elen.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1163/emen._imp._2018_luiza.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1164/emen._imp._2018_sergiano.006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1165/emen._imp._2018_sergiano.007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1166/emen._imp._2018_silmar.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1167/emen._imp._2018_valdeci.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/sapl/public/materialegislativa/2018/1168/emen._imp._2018_valdir.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indiapora.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H207"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="169.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="167.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="103.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>